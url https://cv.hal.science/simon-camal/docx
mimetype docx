--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>