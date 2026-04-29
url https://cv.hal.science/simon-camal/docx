--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>