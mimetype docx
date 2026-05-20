--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SIMON CAMAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Social and Economic Drivers of Regional Multi-horizon Electricity Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.4839-4851. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3585965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608605v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (108981), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: A Quantitative Exploration of Natural Language Processing Applications for Forecasting Day-ahead Electricity System Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2024.3361074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133751v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Load: Quantification of Economic and Social Drivers behind Regional Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity Demand Forecasting through Natural Language Processing with Long Short-Term Memory Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating text analysis in electricity load forecasting: initial findings from UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of KPIs for the Evaluation of the Control Reserve Supply by a Cross-border Renewable Virtual Power Plant .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Strahlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Siegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIK/KI/EnviroInfo/SKILL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and optimization of ancillary services provision by renewable energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electric power. Université Paris sciences et lettres, 2020. English. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPSLM016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608605v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3585965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133751v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2024.3361074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strahlhoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Siegl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02973808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>