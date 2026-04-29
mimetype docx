--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,161 +217,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to agricultural lands influences the effects of seasonal drought on early growth and juvenile body mass in a large herbivore</w:t>
+                <w:t xml:space="preserve">Evaluation of mammalian endurance using accelerometry in natura : bridging exercise physiology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Francesca Brivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Bayarbaatar Buuveibaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 208 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05847-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441038v1</w:t>
+                <w:t xml:space="preserve">hal-05589924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Landscape‐Level Environmental Conditions Drive Habitat Selection Across Terrestrial Mammal Species</w:t>
               </w:r>
@@ -485,593 +485,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
+                <w:t xml:space="preserve">Access to agricultural lands influences the effects of seasonal drought on early growth and juvenile body mass in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morelle</w:t>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Brogi</w:t>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521803v1</w:t>
+                <w:t xml:space="preserve">hal-05441038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">Kevin Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
+                <w:t xml:space="preserve">Rudy Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hewison</w:t>
+                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.142-152. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (2), pp.e70314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857388v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water economics of African savanna herbivores: How much does plant moisture matter?</w:t>
+                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy A van Driessche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Kamal Atmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara M Nutter</w:t>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun B Potter</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Pringle</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70001⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.142-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369661v1</w:t>
+                <w:t xml:space="preserve">hal-04857388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero‐shot animal behaviour classification with vision‐language foundation models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Mixed-Species Groups Travel as One? An Investigation on Large African Herbivores Monitored Using Animal-Borne Video Collars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delestrade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70059⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (4), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/734410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Overlooking Social Interactions, Space Familiarity or Other “Invisible Landscapes” Shaping Animal Movement Bias Habitat Selection Estimations and Species Distribution Predictions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,13095 +1065,13259 @@
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.e70782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.70782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mixed-Species Groups Travel as One? An Investigation on Large African Herbivores Monitored Using Animal-Borne Video Collars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dejeante</w:t>
+                <w:t xml:space="preserve">Zero‐shot animal behaviour classification with vision‐language foundation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valeix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/734410⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.1460-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370863v1</w:t>
+                <w:t xml:space="preserve">hal-05093147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good moms: dependent young and their mothers cope better than others with longer dry season in plains zebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Water economics of African savanna herbivores: How much does plant moisture matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy A van Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara M Nutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun B Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05676-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (4), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370896v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fear to food: predation risk shapes deer behaviour, their resources and forest vegetation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Good moms: dependent young and their mothers cope better than others with longer dry season in plains zebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.506⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (3), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05676-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943502v8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial movements of African lions: can waterholes shape multiple central-place territories in a savannah ecosystem?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From fear to food: predation risk shapes deer behaviour, their resources and forest vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W Macdonald</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Anne Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123193⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369670v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943502v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropization impacts the selection of resting sites and their centrality in movement networks: wild boar across Europe as an example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsviatko Alexandrov</w:t>
+                <w:t xml:space="preserve">Territorial movements of African lions: can waterholes shape multiple central-place territories in a savannah ecosystem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Apollonio</w:t>
+                <w:t xml:space="preserve">Andrew J Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janosch Arnold</w:t>
+                <w:t xml:space="preserve">David W Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Baś</w:t>
+                <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (11), pp.e11295. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.123193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oik.11295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212855v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural land use and reproductive behaviour constrain responses to summer thermal stress in a large herbivore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropization impacts the selection of resting sites and their centrality in movement networks: wild boar across Europe as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+                <w:t xml:space="preserve">Gustave Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
+                <w:t xml:space="preserve">Tsviatko Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Baś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110888⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (11), pp.e11295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872624v1</w:t>
+                <w:t xml:space="preserve">hal-05212855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: a statistical assessment of lethal control efficiency in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of wolf culling on livestock predation when considering wolf population dynamics in an individual‐based model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+                <w:t xml:space="preserve">Agricultural land use and reproductive behaviour constrain responses to summer thermal stress in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wlb3.01227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04720766v1</w:t>
+                <w:t xml:space="preserve">hal-04872624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter‐strategies to infanticide: The importance of cubs in determining lion habitat selection and social interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Evaluating the effects of wolf culling on livestock predation when considering wolf population dynamics in an individual‐based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Luisa Santostasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14045⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (6), pp.e01227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wlb3.01227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749327v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape connectivity for African elephants in the world's largest transfrontier conservation area: A collaborative, multi‐scalar assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kerryn Carter</w:t>
+                <w:t xml:space="preserve">Counter‐strategies to infanticide: The importance of cubs in determining lion habitat selection and social interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (10), pp.2483-2496. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (2), pp.159-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916622v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa” [ecological modelling 498 (2024) /110863]</w:t>
+                <w:t xml:space="preserve">Landscape connectivity for African elephants in the world's largest transfrontier conservation area: A collaborative, multi‐scalar assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
+                <w:t xml:space="preserve">Robin Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Piet Beytell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dufleit</w:t>
+                <w:t xml:space="preserve">Angela Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degenne</w:t>
+                <w:t xml:space="preserve">John Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Kerryn Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.110902. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (10), pp.2483-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764710v1</w:t>
+                <w:t xml:space="preserve">hal-04916622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being confident in confidence scores: calibration in deep learning models for camera trap image sequences</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to “Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa” [ecological modelling 498 (2024) /110863]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.412⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.110902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749328v1</w:t>
+                <w:t xml:space="preserve">hal-04764710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population limitation of a non‐ruminant in a nutrient‐poor ecosystem—predation rather than food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Being confident in confidence scores: calibration in deep learning models for camera trap image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770150v1</w:t>
+                <w:t xml:space="preserve">hal-04749328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop phenology reshapes the food‐safety landscape for roe deer in an agroecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
+                <w:t xml:space="preserve">Population limitation of a non‐ruminant in a nutrient‐poor ecosystem—predation rather than food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14581⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (3), pp.e13294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664484v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐varying habitat selection analysis: A model and applications for studying diel, seasonal, and post‐release changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crop phenology reshapes the food‐safety landscape for roe deer in an agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.4233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749325v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time‐varying habitat selection analysis: A model and applications for studying diel, seasonal, and post‐release changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.e4233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278674v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large carnivore dangerousness affects the reactive spatial response of prey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Macdonald</w:t>
+                <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.05.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271945v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral responses of terrestrial mammals to COVID-19 lockdowns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large carnivore dangerousness affects the reactive spatial response of prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Attias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tal Avgar</w:t>
+                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo6499⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261901v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral responses of terrestrial mammals to COVID-19 lockdowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafke Schipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempe Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Avgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6649), pp.1059-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo6499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305523v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hogs sleep like logs: wild boars reduce the risk of anthropic disturbance by adjusting where they rest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305512v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hogs sleep like logs: wild boars reduce the risk of anthropic disturbance by adjusting where they rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e10336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694437v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond spatial overlap: harnessing new technologies to resolve the complexities of predator–prey interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Menna Jones</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818112v1</w:t>
+                <w:t xml:space="preserve">hal-03694437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African elephants can detect water from natural and artificial sources via olfactory cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian M Shrader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01531-2⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426004v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03892336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generality of cryptic dietary niche differences in diverse large-herbivore assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond spatial overlap: harnessing new technologies to resolve the complexities of predator–prey interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin P Suraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Kaitlyn M Gaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew C Hutchinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colleen M Begg</w:t>
+                <w:t xml:space="preserve">Menna Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2204400119⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818069v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">African elephants can detect water from natural and artificial sources via olfactory cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almuth Hammerbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Shrader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03892336v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to describe and measure phenology? An investigation on the diversity of metrics using phenology of births in large herbivores</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The generality of cryptic dietary niche differences in diverse large-herbivore assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michael Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Te Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen M Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08917⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (35), pp.e2204400119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2204400119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568554v1</w:t>
+                <w:t xml:space="preserve">hal-03818069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-mode movement decisions across widely ranging behavioral processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to describe and measure phenology? An investigation on the diversity of metrics using phenology of births in large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fortin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818094v1</w:t>
+                <w:t xml:space="preserve">hal-03568554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cueing on distant conditions before migrating does not prevent false starts: a case study with African elephants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-mode movement decisions across widely ranging behavioral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Tshipa</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobesuthu Ngwenya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thierry Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerod A Merkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-022-05148-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0272538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817913v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating expert‐based habitat suitability information of terrestrial mammals with GPS‐ tracking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten J E Broekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle P Hilbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark a J Huijbregts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullahi H Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (8), pp.1526-1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐Group Social Behavior, Contact Patterns and Risk for Pathogen Transmission in Cape Buffalo Populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cueing on distant conditions before migrating does not prevent false starts: a case study with African elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Garine‐wichatitsky</w:t>
+                <w:t xml:space="preserve">Anne Pandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Cain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnold Tshipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobesuthu Ngwenya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jwmg.22116⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198 (4), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-022-05148-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337922v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do infanticides occur in harem-forming equids? A test with long-term sociodemographic data in wild plains zebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ganswindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239622v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do infanticides occur in harem-forming equids? A test with long-term sociodemographic data in wild plains zebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Inter‐Group Social Behavior, Contact Patterns and Risk for Pathogen Transmission in Cape Buffalo Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Ganswindt</w:t>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Mabika</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily Bennitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine‐wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (8), pp.1574-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425936v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer les limites, rythmer le territoire. Paysage et mobilités du sanglier en Valbonnais (Isère, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Mounet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Keurinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Packer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.16917⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223300v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Effects on Prey Vulnerability Modify Expectations of Predator Responses to Short- and Long-Term Climate Fluctuations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Passer les limites, rythmer le territoire. Paysage et mobilités du sanglier en Valbonnais (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.16917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.601202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142945v1</w:t>
+                <w:t xml:space="preserve">hal-03223300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the roles of bottom-up and top-down drivers in the trade-off between food acquisition and safety in prey with multiple predators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Climate Effects on Prey Vulnerability Modify Expectations of Predator Responses to Short- and Long-Term Climate Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13710⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.601202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.601202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029443v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size and digestive system shape resource selection by ungulates: A cross‐taxa test of the forage maturation hypothesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the roles of bottom-up and top-down drivers in the trade-off between food acquisition and safety in prey with multiple predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Aikens</w:t>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Schoenecker</w:t>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (10), pp.2178-2191. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425900v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
+                <w:t xml:space="preserve">Body size and digestive system shape resource selection by ungulates: A cross‐taxa test of the forage maturation hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Kauffman</w:t>
+                <w:t xml:space="preserve">Saeideh Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Brett Jesmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hebblewhite</w:t>
+                <w:t xml:space="preserve">Shannon Albeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grant C. Hopcraft</w:t>
+                <w:t xml:space="preserve">Ellen Aikens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Schoenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf0998⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (10), pp.2178-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425923v1</w:t>
+                <w:t xml:space="preserve">hal-03425900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of spatial features and atmospheric conditions on African lion vocal behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Trethowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 174, pp.63-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Allainé</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hebblewhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grant C. Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6542), pp.566-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf0998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425925v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer, wolves, and people: costs, benefits and challenges of living together</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donald Waller</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015707v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311427v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Movement ecology of large herbivores in African savannas: current knowledge and gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Owen‐smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Hopcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Hetem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammal Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.252-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mam.12193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992939v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement ecology of large herbivores in African savannas: current knowledge and gaps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deer, wolves, and people: costs, benefits and challenges of living together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Waller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mam.12193⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.782-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015711v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal discrimination of African lions and its potential for collar-free tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. J. Loveridge</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2020.1829050⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015732v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plains zebras bring evidence that dilution and detection effects may not always matter behaviorally and demographically</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vocal discrimination of African lions and its potential for collar-free tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Trethowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3288⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.575-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2020.1829050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015725v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature as a constraint on the timing and duration of African elephant foraging trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rozen-Rechels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Tinashe Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jmammal/gyaa129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors driving the discovery and utilization of a newly available area by African elephants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plains zebras bring evidence that dilution and detection effects may not always matter behaviorally and demographically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.e03288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015498v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors driving the discovery and utilization of a newly available area by African elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Sholto-Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917348v1</w:t>
+                <w:t xml:space="preserve">hal-03015498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference in MCMC step selection models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Matthiopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garine‐wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/biom.13170⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381505v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference in MCMC step selection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Matthiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (2), pp.438-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.13170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107551v1</w:t>
+                <w:t xml:space="preserve">hal-02381505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eco‐evolutionary dynamics across scales, 88 (1), pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107545v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When water interacts with temperature: Ecological and evolutionary implications of thermo‐hydroregulation in terrestrial ectotherms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alarm calls or predator calls: which elicit stronger responses in ungulate communities living with and without lions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas F. Makin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5440⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190 (1), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04391-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276966v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm calls or predator calls: which elicit stronger responses in ungulate communities living with and without lions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian M. Shrader</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04391-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.36-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311428v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">When water interacts with temperature: Ecological and evolutionary implications of thermo‐hydroregulation in terrestrial ectotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rozen-Rechels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.10029-10043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/700566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108429v1</w:t>
+                <w:t xml:space="preserve">hal-02276966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can intrinsic foraging efficiency explain dominance status? A test with functional response experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4302-4⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193 (1), pp.E15-E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/700566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311430v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in feeding behavior and patch use by herbivores in response to the introduction of a new predator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can intrinsic foraging efficiency explain dominance status? A test with functional response experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Shrader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyx177⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.105-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4302-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311437v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Changes in feeding behavior and patch use by herbivores in response to the introduction of a new predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Makin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyx177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960150v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource depletion versus landscape complementation: habitat selection by a multiple central place forager</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Bohning-Gaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fryxell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6374), pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0588-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623363v1</w:t>
+                <w:t xml:space="preserve">hal-02311436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2013-2014 vegetation structure map of Hwange National Park, Zimbabwe, produced using free satellite images and software</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Koedoe : African protected area conservation and science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (5), pp.365-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4102/koedoe.v60i1.1497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621626v1</w:t>
+                <w:t xml:space="preserve">hal-01960150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to Lions: Animal-Borne Acoustic Sensors Improve Bio-logger Calibration and Behaviour Classification Performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resource depletion versus landscape complementation: habitat selection by a multiple central place forager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00171⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0588-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311431v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The 2013-2014 vegetation structure map of Hwange National Park, Zimbabwe, produced using free satellite images and software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M. Arraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
+              <w:t xml:space="preserve">Koedoe : African protected area conservation and science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.a1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/koedoe.v60i1.1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311434v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bram van Moorter</w:t>
+                <w:t xml:space="preserve">Listening to Lions: Animal-Borne Acoustic Sensors Improve Bio-logger Calibration and Behaviour Classification Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Trethowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311436v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with change in predation risk across space and time through complementary behavioral responses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Couriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lec’hvien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12898-018-0215-7⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311429v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+                <w:t xml:space="preserve">Coping with change in predation risk across space and time through complementary behavioral responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Le Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christine Lauzeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lec’hvien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-018-0215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851550v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial memory shapes density dependence in population dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1710 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01892047v1</w:t>
+                <w:t xml:space="preserve">hal-01851550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial memory shapes density dependence in population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Riotte-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1867), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107515v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Benhamou</w:t>
+                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (6), pp.829-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637336v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of fecal glucocorticoid metabolites do not reflect environmental contrasts across islands in black-tailed deer (Odocoileus hemionus sitkensis) populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Poilve</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13364-016-0294-9⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.385-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632356v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of a Large Herbivore Community at Waterholes: An Assessment of Its Stability over Years in Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.e0153639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0153639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the proximity to cover in a landscape of fear: a new approach applied to fine-scale habitat use by rabbits facing feral cat predation on Kerguelen archipelago</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levels of fecal glucocorticoid metabolites do not reflect environmental contrasts across islands in black-tailed deer (Odocoileus hemionus sitkensis) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pontier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Massouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Presseault-Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Poilve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.1769⟩</w:t>
+              <w:t xml:space="preserve">Mammal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13364-016-0294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016388v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the proximity to cover in a landscape of fear: a new approach applied to fine-scale habitat use by rabbits facing feral cat predation on Kerguelen archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lauzeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. G. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.1769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.02115⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631358v1</w:t>
+                <w:t xml:space="preserve">hal-02016388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Short-term effects of hunting on naive black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;): behavioural response and consequences on vegetation growth&amp;quot; [vol 92, pg 915, 2014]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decline of sable antelope in one of its key conservation areas: the greater Hwange ecosystem, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wg. Crosmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mtare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sd. Côté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.194-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630763v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of sable antelope in one of its key conservation areas: the greater Hwange ecosystem, Zimbabwe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sd. Côté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (11), pp.1536-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044958v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing a ghost? Vigilance and Its drivers in a predator-free world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Short-term effects of hunting on naive black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;): behavioural response and consequences on vegetation growth&amp;quot; [vol 92, pg 915, 2014]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve D. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12377⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2014-0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630892v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to leave? Immediate response of roe deer to experimental disturbances using playbacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Seeing a ghost? Vigilance and Its drivers in a predator-free world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-015-0964-y⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (7), pp.651-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641501v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement-based analysis of interactions in African lions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time to leave? Immediate response of roe deer to experimental disturbances using playbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (6), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-015-0964-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107467v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Movement-based analysis of interactions in African lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638093v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993398v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of hunting on naive black-tailed deer (Odocoileus hemionus sitkensis): behavioural response and consequences on vegetation growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Coté</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2014-0122⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636730v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Elephants Adjust Speed in Response to Surface-Water Constraint on Foraging during the Dry-Season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of hunting on naive black-tailed deer (Odocoileus hemionus sitkensis): behavioural response and consequences on vegetation growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Coté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059164⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (11), pp.915 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2014-0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168100v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting predators and locating competitors while foraging: an experimental study of a medium-sized herbivore in an African savanna</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">African Elephants Adjust Speed in Response to Surface-Water Constraint on Foraging during the Dry-Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mtare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Makuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-2218-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e59164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00688764v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A food web perspective on large herbivore community limitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Detecting predators and locating competitors while foraging: an experimental study of a medium-sized herbivore in an African savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06537.x⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (2), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2218-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02107416v1</w:t>
+                <w:t xml:space="preserve">hal-00688764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Patch Departure Rules for Large Carnivores: Lion Movements Support a Patch-Disturbance Hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A food web perspective on large herbivore community limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/660824⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.196-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06537.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107425v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous modeling of habitat suitability, occupancy, and relative abundance: African elephants in Zimbabwe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding Patch Departure Rules for Large Carnivores: Lion Movements Support a Patch-Disturbance Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Je. Hines</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeke Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 178 (2), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/660824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303334v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simultaneous modeling of habitat suitability, occupancy, and relative abundance: African elephants in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je. Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.1173-1182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527125v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The megafaunal ‘browse trap' and savanna vegetation structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.J. Bond</w:t>
+                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. February</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAAB Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2009.02.082⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/08-0606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527117v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park, Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The megafaunal ‘browse trap' and savanna vegetation structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. February</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2009.01077.x⟩</w:t>
+              <w:t xml:space="preserve">SAAB Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2009.02.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107373v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47(4), pp.804-808</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.804-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2009.01077.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539422v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation-NDVI relationships in eastern and southern African savannas vary along a precipitation gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of remote sensing.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47(4), pp.804-808</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528648v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piosphere contribution to landscape heterogeneity: a case study of remote-sensed woody cover in a high elephant density landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.871-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in abundance of large herbivore populations: insights into the influence of dry season rainfall and elephant numbers from long-term data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Precipitation-NDVI relationships in eastern and southern African savannas vary along a precipitation gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00194.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of remote sensing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.3409-3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160802562206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00347520v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource variability, aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fluctuations in abundance of large herbivore populations: insights into the influence of dry season rainfall and elephant numbers from long-term data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Clobert</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01307.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529659v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource variability aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resource variability, aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.135-144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428098v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resource variability aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Holdo</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.725-728</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311200v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Holdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.725-728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185926v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.625-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01300.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434696v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 71, pp.321-326. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 71, pp.323-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00260094v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Interference competition and temporal niche shifts: elephants and herbivore communities at waterholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (3), pp.739-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-007-0764-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260081v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference competition and temporal niche shifts: elephants and herbivore communities at waterholes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-007-0764-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184052v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32, pp.740-748</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 32, pp.740-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434695v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elephant management: why can’t we throw out the babies with the artificial bathwater?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.740-748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434577v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of the NDVI–rainfall relationship at the seasonal and interannual time scales in an African savanna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Murindagomos</w:t>
+                <w:t xml:space="preserve">Elephant management: why can’t we throw out the babies with the artificial bathwater?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160600702392⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.663-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00415.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184876v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC CUES: ARE THEY IMPORTANT IN BLACK-BROWED ALBATROSS DIOMEDEA MELANOPHRIS ORIENTATION?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bonadonna</w:t>
+                <w:t xml:space="preserve">Spatial patterns of the NDVI–rainfall relationship at the seasonal and interannual time scales in an African savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chammaille-James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (23), pp.5185-5200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160600702392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189327v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MAGNETIC CUES: ARE THEY IMPORTANT IN BLACK-BROWED ALBATROSS DIOMEDEA MELANOPHRIS ORIENTATION?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 145, pp.152-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A method to assess population changes in king penguins: the use of a Geographical Information System to estimate area-population relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chammaille-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Argentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23, pp.545-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003000000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14193,348 +14327,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody plant architecture and effects on browsing herbivores in savannas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predator Effects on Herbivore Dynamics and Behavior - What Mechanisms Lead to Trophic Cascades in Savannas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Scogings Peter Frank (ed.); Sankaran Mahesh (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris P. G. M. Cromsigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scogings PF &amp; Sankaran M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanna woody plants and large herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley, pp.469-488, 2020, 978-1-119-08110-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wiley, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177413v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator Effects on Herbivore Dynamics and Behavior - What Mechanisms Lead to Trophic Cascades in Savannas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Woody plant architecture and effects on browsing herbivores in savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Scogings PF &amp; Sankaran M. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scogings Peter Frank (ed.); Sankaran Mahesh (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanna woody plants and large herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, John Wiley, pp.469-488, 2020, 978-1-119-08110-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119081111.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013640v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-water and elephant ecology : lessons from a waterhole-driven ecosystem, Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiana Skarpe; Johan T. Du Toit; Stein R. Moe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elephants and savanna woodland ecosystems : a study from Chobe National Park, Botswana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2014, 978-0-470-67176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14544,700 +14678,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all waterholes equal from a lion’s view? Exploring the role of prey abundance and catchability in waterhole visitation patterns in a savannah ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial covariation between wild boars and other mammals in peri-urban landscapes: insights for management from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Barachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot animal behavior classification with vision-language foundation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: A statistical assessment of lethal control efficiency in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reformulation of the selection ratio shed light on resource selection functions and leads to a unified framework for habitat selection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying habitat selection analysis: a model and applications for studying diel, seasonal and post-release changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond accuracy : score calibration in deep learning models for camera trap image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15245,535 +15379,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoveFormer: a Transformer-based model for step-selection animal movement modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Cífka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Liutkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of the use of information by enemies in the predator-prey space race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting giraffe photo-identification using deep learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15920,51 +16054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05847-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A van Driessche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Nutter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun B Potter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Pringle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dejeante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943502v8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pourroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Macdonald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naidoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Beytell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Brennan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerryn Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14746" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.05.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempe Adams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6499" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10336" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Suraci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine A Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn M Gaynor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Hammerbacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Shrader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01531-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Hutchinson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Begg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204400119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duchesne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod A Merkle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272538" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pandraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tshipa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobesuthu Ngwenya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05148-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425936v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16917" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.601202" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Esmaeili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Jesmer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Albeke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Schoenecker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13848" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wijers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trethowan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Du Preez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Waller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12587" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015711v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Owen&#8208;smith" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Hopcraft" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morrison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Hetem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12193" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2020.1829050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025138v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tinashe Mabika" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa129" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015498v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Shrader" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Sholto-Douglas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Blackwell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5440" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Makin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04391-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hartley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4302-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Makin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Shrader" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx177" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621626v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Arraut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Loveridge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls Fox" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v60i1.1497" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Markham" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00171" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lec&#8217;hvien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-018-0215-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Massouh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Presseault-Gauvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poilve" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-016-0294-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016388v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Yoccoz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1769" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630763v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0319" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630892v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12377" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMMFMCH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0964-y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107467v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.030" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636730v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cot&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0122" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107425v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hunt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/660824" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Moncrieff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. February" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.082" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193357v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chammaille-James" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicoleau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Argentier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000119" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHHCZW9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177413v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081111.ch14" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013640v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371799v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029445v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272056v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029444v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05847-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dejeante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A van Driessche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Nutter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun B Potter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Pringle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943502v8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pourroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Macdonald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110888" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naidoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Beytell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Brennan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerryn Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14581" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.05.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempe Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10336" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Suraci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine A Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn M Gaynor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Hammerbacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Shrader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01531-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Hutchinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Begg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204400119" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod A Merkle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pandraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tshipa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobesuthu Ngwenya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05148-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223300v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142945v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.601202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Esmaeili" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Jesmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Albeke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Schoenecker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13848" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wijers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trethowan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Du Preez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015711v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Owen&#8208;smith" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Hopcraft" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morrison" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Hetem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12193" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Waller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12587" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2020.1829050" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tinashe Mabika" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa129" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Shrader" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Sholto-Douglas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381505v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Blackwell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13170" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Makin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04391-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5440" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4302-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Makin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Shrader" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Arraut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Loveridge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls Fox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v60i1.1497" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Markham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00171" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lec&#8217;hvien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-018-0215-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Massouh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Presseault-Gauvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poilve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-016-0294-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016388v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Yoccoz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1769" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0319" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630892v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12377" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMMFMCH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0964-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.030" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636730v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cot&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0122" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hunt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/660824" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527117v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Moncrieff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. February" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.082" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chammaille-James" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicoleau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Argentier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000119" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHHCZW9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013640v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081111.ch14" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371799v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029445v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272056v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029444v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>