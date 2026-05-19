--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -100,1558 +100,1558 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paying attention to other animal detections improves camera trap classification models</w:t>
+                <w:t xml:space="preserve">Local and Landscape‐Level Environmental Conditions Drive Habitat Selection Across Terrestrial Mammal Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+                <w:t xml:space="preserve">Björn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+                <w:t xml:space="preserve">Aafke Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé‐jammes</w:t>
+                <w:t xml:space="preserve">Tal Avgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70260⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543064v1</w:t>
+                <w:t xml:space="preserve">hal-05565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mammalian endurance using accelerometry in natura : bridging exercise physiology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Brivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayarbaatar Buuveibaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 229 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Landscape‐Level Environmental Conditions Drive Habitat Selection Across Terrestrial Mammal Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paying attention to other animal detections improves camera trap classification models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aafke Schipper</w:t>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Avgar</w:t>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé‐jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (3), </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (4), pp.1248-1258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565500v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to agricultural lands influences the effects of seasonal drought on early growth and juvenile body mass in a large herbivore</w:t>
+                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+                <w:t xml:space="preserve">Kevin Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+                <w:t xml:space="preserve">Rudy Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 208 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (2), pp.e70314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05847-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441038v1</w:t>
+                <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
+                <w:t xml:space="preserve">Access to agricultural lands influences the effects of seasonal drought on early growth and juvenile body mass in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morelle</w:t>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Brogi</w:t>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 63 (2), pp.e70314. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521803v1</w:t>
+                <w:t xml:space="preserve">hal-05441038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
+                <w:t xml:space="preserve">Do Mixed-Species Groups Travel as One? An Investigation on Large African Herbivores Monitored Using Animal-Borne Video Collars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Atmeh</w:t>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205 (4), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/734410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857388v1</w:t>
+                <w:t xml:space="preserve">hal-05370863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mixed-Species Groups Travel as One? An Investigation on Large African Herbivores Monitored Using Animal-Borne Video Collars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">How Can Overlooking Social Interactions, Space Familiarity or Other “Invisible Landscapes” Shaping Animal Movement Bias Habitat Selection Estimations and Species Distribution Predictions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé‐jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/734410⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.e70782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370863v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Overlooking Social Interactions, Space Familiarity or Other “Invisible Landscapes” Shaping Animal Movement Bias Habitat Selection Estimations and Species Distribution Predictions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero‐shot animal behaviour classification with vision‐language foundation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dejeante</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70782⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.1460-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044417v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero‐shot animal behaviour classification with vision‐language foundation models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+                <w:t xml:space="preserve">Water economics of African savanna herbivores: How much does plant moisture matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy A van Driessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara M Nutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun B Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin van Reeth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+                <w:t xml:space="preserve">Robert M Pringle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (4), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093147v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water economics of African savanna herbivores: How much does plant moisture matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Good moms: dependent young and their mothers cope better than others with longer dry season in plains zebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy A van Driessche</w:t>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70001⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (3), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05676-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369661v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good moms: dependent young and their mothers cope better than others with longer dry season in plains zebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From fear to food: predation risk shapes deer behaviour, their resources and forest vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Thel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207 (3), pp.45. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05676-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370896v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943502v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fear to food: predation risk shapes deer behaviour, their resources and forest vegetation</w:t>
+                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Kamal Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salomon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Gomez</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pourroy</w:t>
+                <w:t xml:space="preserve">A. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e3. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.142-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943502v8</w:t>
+                <w:t xml:space="preserve">hal-04857388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial movements of African lions: can waterholes shape multiple central-place territories in a savannah ecosystem?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,90 +2009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural land use and reproductive behaviour constrain responses to summer thermal stress in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter‐strategies to infanticide: The importance of cubs in determining lion habitat selection and social interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93 (2), pp.159-170. </w:t>
@@ -2405,364 +2405,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape connectivity for African elephants in the world's largest transfrontier conservation area: A collaborative, multi‐scalar assessment</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa” [ecological modelling 498 (2024) /110863]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Naidoo</w:t>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Beytell</w:t>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Brennan</w:t>
+                <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Carter</w:t>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerryn Carter</w:t>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (10), pp.2483-2496. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.110902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916622v1</w:t>
+                <w:t xml:space="preserve">hal-04764710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Spatial mechanistic modelling to simulate movements and contacts between wildlife and livestock in Southern Africa” [ecological modelling 498 (2024) /110863]</w:t>
+                <w:t xml:space="preserve">Landscape connectivity for African elephants in the world's largest transfrontier conservation area: A collaborative, multi‐scalar assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rumiano</w:t>
+                <w:t xml:space="preserve">Robin Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Piet Beytell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dufleit</w:t>
+                <w:t xml:space="preserve">Angela Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degenne</w:t>
+                <w:t xml:space="preserve">John Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Kerryn Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.110902. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (10), pp.2483-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764710v1</w:t>
+                <w:t xml:space="preserve">hal-04916622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being confident in confidence scores: calibration in deep learning models for camera trap image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.88-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2809,51 +2809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population limitation of a non‐ruminant in a nutrient‐poor ecosystem—predation rather than food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,1039 +2924,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop phenology reshapes the food‐safety landscape for roe deer in an agroecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+                <w:t xml:space="preserve">Time‐varying habitat selection analysis: A model and applications for studying diel, seasonal, and post‐release changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dejeante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14581⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.e4233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664484v1</w:t>
+                <w:t xml:space="preserve">hal-04749325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐varying habitat selection analysis: A model and applications for studying diel, seasonal, and post‐release changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Crop phenology reshapes the food‐safety landscape for roe deer in an agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A J Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (2), pp.e4233. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (3), pp.564-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749325v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large carnivore dangerousness affects the reactive spatial response of prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
+                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">David Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278674v2</w:t>
+                <w:t xml:space="preserve">hal-04271945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large carnivore dangerousness affects the reactive spatial response of prey</w:t>
+                <w:t xml:space="preserve">Behavioral responses of terrestrial mammals to COVID-19 lockdowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafke Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Périquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">Tempe Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Macdonald</w:t>
+                <w:t xml:space="preserve">Nina Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Avgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 202, pp.149-162. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6649), pp.1059-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abo6499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271945v1</w:t>
+                <w:t xml:space="preserve">hal-04261901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral responses of terrestrial mammals to COVID-19 lockdowns</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlee Tucker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aafke Schipper</w:t>
+                <w:t xml:space="preserve">Jonathan Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempe Adams</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo6499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261901v1</w:t>
+                <w:t xml:space="preserve">hal-04305523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Rigoudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Miquel</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Latorre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305523v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hogs sleep like logs: wild boars reduce the risk of anthropic disturbance by adjusting where they rest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustave Fradin</w:t>
+                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.e10336. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305512v1</w:t>
+                <w:t xml:space="preserve">hal-03694437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+                <w:t xml:space="preserve">Hogs sleep like logs: wild boars reduce the risk of anthropic disturbance by adjusting where they rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.65-73. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e10336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694437v2</w:t>
+                <w:t xml:space="preserve">hal-04305512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3997,278 +3997,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03892336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond spatial overlap: harnessing new technologies to resolve the complexities of predator–prey interactions</w:t>
+                <w:t xml:space="preserve">African elephants can detect water from natural and artificial sources via olfactory cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin P Suraci</w:t>
+                <w:t xml:space="preserve">Matthew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine A Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Almuth Hammerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitlyn M Gaynor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian M Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09004⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-021-01531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818112v1</w:t>
+                <w:t xml:space="preserve">hal-03426004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African elephants can detect water from natural and artificial sources via olfactory cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond spatial overlap: harnessing new technologies to resolve the complexities of predator–prey interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin P Suraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wood</w:t>
+                <w:t xml:space="preserve">Justine A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almuth Hammerbacher</w:t>
+                <w:t xml:space="preserve">Kaitlyn M Gaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian M Shrader</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Menna Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25, pp.53-61. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-021-01531-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426004v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generality of cryptic dietary niche differences in diverse large-herbivore assemblages</w:t>
               </w:r>
@@ -4388,77 +4388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to describe and measure phenology? An investigation on the diversity of metrics using phenology of births in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,51 +4769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueing on distant conditions before migrating does not prevent false starts: a case study with African elephants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian M Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Tshipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,295 +5010,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐Group Social Behavior, Contact Patterns and Risk for Pathogen Transmission in Cape Buffalo Populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caron</w:t>
+                <w:t xml:space="preserve">Léa Keurinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bennitt</w:t>
+                <w:t xml:space="preserve">Maxime Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Garine‐wichatitsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bradley Cain</w:t>
+                <w:t xml:space="preserve">Craig Packer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jwmg.22116⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337922v1</w:t>
+                <w:t xml:space="preserve">hal-03239622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Inter‐Group Social Behavior, Contact Patterns and Risk for Pathogen Transmission in Cape Buffalo Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Keurinck</w:t>
+                <w:t xml:space="preserve">Emily Bennitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Catala</w:t>
+                <w:t xml:space="preserve">Michel de Garine‐wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Packer</w:t>
+                <w:t xml:space="preserve">Bradley Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (8), pp.1574-1590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239622v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer les limites, rythmer le territoire. Paysage et mobilités du sanglier en Valbonnais (Isère, France)</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.601202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5633,295 +5633,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size and digestive system shape resource selection by ungulates: A cross‐taxa test of the forage maturation hypothesis</w:t>
+                <w:t xml:space="preserve">The influence of spatial features and atmospheric conditions on African lion vocal behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeideh Esmaeili</w:t>
+                <w:t xml:space="preserve">Matthew Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Jesmer</w:t>
+                <w:t xml:space="preserve">Paul Trethowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Albeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Schoenecker</w:t>
+                <w:t xml:space="preserve">Byron Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13848⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425900v1</w:t>
+                <w:t xml:space="preserve">hal-03426006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of spatial features and atmospheric conditions on African lion vocal behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body size and digestive system shape resource selection by ungulates: A cross‐taxa test of the forage maturation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeideh Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Jesmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wijers</w:t>
+                <w:t xml:space="preserve">Shannon Albeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Trethowan</w:t>
+                <w:t xml:space="preserve">Ellen Aikens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron Du Preez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+                <w:t xml:space="preserve">Kathryn Schoenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.63-76. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (10), pp.2178-2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426006v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
               </w:r>
@@ -6041,64 +6041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,710 +6169,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311427v2</w:t>
+                <w:t xml:space="preserve">hal-02992939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Movement ecology of large herbivores in African savannas: current knowledge and gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Owen‐smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Hopcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Hetem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammal Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.252-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mam.12193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992939v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement ecology of large herbivores in African savannas: current knowledge and gaps</w:t>
+                <w:t xml:space="preserve">Identifying stationary phases in multivariate time series for highlighting behavioural modes and home range settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Owen‐smith</w:t>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Hopcraft</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morrison</w:t>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Hetem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (3), pp.252-266. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mam.12193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015711v1</w:t>
+                <w:t xml:space="preserve">hal-02311427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer, wolves, and people: costs, benefits and challenges of living together</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rumiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Waller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.782-801. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015707v1</w:t>
+                <w:t xml:space="preserve">hal-02980590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Environmental Drivers Influencing the Movement Ecology of Sympatric Wild and Domestic Ungulates in Semi-Arid Savannas, a Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Deer, wolves, and people: costs, benefits and challenges of living together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald Waller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (19), pp.33-53. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.782-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12193218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980590v1</w:t>
+                <w:t xml:space="preserve">hal-03015707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal discrimination of African lions and its potential for collar-free tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Trethowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Du Preez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature as a constraint on the timing and duration of African elephant foraging trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rozen-Rechels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Tinashe Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,90 +7291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are fission–fusion dynamics consistent among populations? A large‐scale study with Cape buffalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Garine‐wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7536,546 +7536,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
+                <w:t xml:space="preserve">Alarm calls or predator calls: which elicit stronger responses in ungulate communities living with and without lions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas F. Makin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian M. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Eco‐evolutionary dynamics across scales, 88 (1), pp.92-101. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190 (1), pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04391-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107551v1</w:t>
+                <w:t xml:space="preserve">hal-02311428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarm calls or predator calls: which elicit stronger responses in ungulate communities living with and without lions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas F. Makin</w:t>
+                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian M. Shrader</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04391-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.36-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311428v1</w:t>
+                <w:t xml:space="preserve">hal-02107545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-consumptive effects of predation in large terrestrial mammals: Mapping our knowledge and revealing the tip of the iceberg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Say-Sallaz</w:t>
+                <w:t xml:space="preserve">When water interacts with temperature: Ecological and evolutionary implications of thermo‐hydroregulation in terrestrial ectotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rozen-Rechels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.044⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.10029-10043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107545v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When water interacts with temperature: Ecological and evolutionary implications of thermo‐hydroregulation in terrestrial ectotherms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zebra diel migrations reduce encounter risk with lions at night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Meylan</w:t>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (17), pp.10029-10043. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Eco‐evolutionary dynamics across scales, 88 (1), pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276966v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can intrinsic foraging efficiency explain dominance status? A test with functional response experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian M Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8246,1048 +8246,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in feeding behavior and patch use by herbivores in response to the introduction of a new predator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Makin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Katrin Bohning-Gaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Shrader</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fryxell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyx177⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6374), pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311437v1</w:t>
+                <w:t xml:space="preserve">hal-02311436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Fagan</w:t>
+                <w:t xml:space="preserve">Listening to Lions: Animal-Borne Acoustic Sensors Improve Bio-logger Calibration and Behaviour Classification Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Trethowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Fryxell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram van Moorter</w:t>
+                <w:t xml:space="preserve">Andrew Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311436v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Couriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valls-Fox</w:t>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960150v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource depletion versus landscape complementation: habitat selection by a multiple central place forager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (1), pp.127-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-017-0588-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2013-2014 vegetation structure map of Hwange National Park, Zimbabwe, produced using free satellite images and software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and cattle shape habitat selection by wild herbivores at the edge of a protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo M. Arraut</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Perrotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Koedoe : African protected area conservation and science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4102/koedoe.v60i1.1497⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (5), pp.365-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621626v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to Lions: Animal-Borne Acoustic Sensors Improve Bio-logger Calibration and Behaviour Classification Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Trethowan</w:t>
+                <w:t xml:space="preserve">The 2013-2014 vegetation structure map of Hwange National Park, Zimbabwe, produced using free satellite images and software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M. Arraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Markham</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David W. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Koedoe : African protected area conservation and science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.a1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4102/koedoe.v60i1.1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311431v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with change in predation risk across space and time through complementary behavioral responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Couriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">Christine Lauzeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Said</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lec’hvien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-018-0215-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311434v1</w:t>
+                <w:t xml:space="preserve">hal-02311429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with change in predation risk across space and time through complementary behavioral responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lauzeral</w:t>
+                <w:t xml:space="preserve">Changes in feeding behavior and patch use by herbivores in response to the introduction of a new predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lec’hvien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12898-018-0215-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyx177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311429v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architectural design of trees protects them against large herbivores</w:t>
               </w:r>
@@ -9403,64 +9403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial memory shapes density dependence in population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Riotte-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9501,602 +9501,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.385-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107515v1</w:t>
+                <w:t xml:space="preserve">hal-02637336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitka black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;) adjust habitat selection and activity rhythm to the absence of predators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Distribution of a Large Herbivore Community at Waterholes: An Assessment of Its Stability over Years in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2015-0227⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.e0153639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637336v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of a Large Herbivore Community at Waterholes: An Assessment of Its Stability over Years in Hwange National Park, Zimbabwe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Levels of fecal glucocorticoid metabolites do not reflect environmental contrasts across islands in black-tailed deer (Odocoileus hemionus sitkensis) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Massouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Presseault-Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Poilve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153639⟩</w:t>
+              <w:t xml:space="preserve">Mammal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13364-016-0294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016403v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of fecal glucocorticoid metabolites do not reflect environmental contrasts across islands in black-tailed deer (Odocoileus hemionus sitkensis) populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Poilve</w:t>
+                <w:t xml:space="preserve">Reactive responses of zebras to lion encounters shape their predator-prey space game at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (4), pp.391-398. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (6), pp.829-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13364-016-0294-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.02555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632356v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the proximity to cover in a landscape of fear: a new approach applied to fine-scale habitat use by rabbits facing feral cat predation on Kerguelen archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lauzeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,376 +10284,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Short-term effects of hunting on naive black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;): behavioural response and consequences on vegetation growth&amp;quot; [vol 92, pg 915, 2014]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hewison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve D. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02115⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2014-0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631358v1</w:t>
+                <w:t xml:space="preserve">hal-02630763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Short-term effects of hunting on naive black-tailed deer (&amp;lt;em&amp;gt;Odocoileus hemionus sitkensis&amp;lt;/em&amp;gt;): behavioural response and consequences on vegetation growth&amp;quot; [vol 92, pg 915, 2014]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roe deer at risk: teasing apart habitat selection and landscape constraints in risk exposure at multiple scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve D. Côté</w:t>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (11), pp.1536-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjz-2014-0319⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630763v1</w:t>
+                <w:t xml:space="preserve">hal-02631358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing a ghost? Vigilance and Its drivers in a predator-free world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10729,90 +10729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to leave? Immediate response of roe deer to experimental disturbances using playbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (6), pp.871-879. </w:t>
@@ -10844,732 +10844,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement-based analysis of interactions in African lions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Valeix</w:t>
+                <w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Padié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.030⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107467v1</w:t>
+                <w:t xml:space="preserve">hal-02638093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chollet</w:t>
+                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Padié</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638093v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality in a wild grazer declines under the threat of an ambush predator.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Movement-based analysis of interactions in African lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140446. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2014.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993398v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of hunting on naive black-tailed deer (Odocoileus hemionus sitkensis): behavioural response and consequences on vegetation growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Padié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Coté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.915 - 925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjz-2014-0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Elephants Adjust Speed in Response to Surface-Water Constraint on Foraging during the Dry-Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mtare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Makuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e59164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0059164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting predators and locating competitors while foraging: an experimental study of a medium-sized herbivore in an African savanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11578,2746 +11590,2746 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169 (2), pp.419-430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2218-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A food web perspective on large herbivore community limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.196-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2010.06537.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Patch Departure Rules for Large Carnivores: Lion Movements Support a Patch-Disturbance Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeke Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178 (2), pp.269-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/660824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous modeling of habitat suitability, occupancy, and relative abundance: African elephants in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jd. Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je. Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.1173-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+                <w:t xml:space="preserve">The megafaunal ‘browse trap' and savanna vegetation structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. February</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/08-0606.1⟩</w:t>
+              <w:t xml:space="preserve">SAAB Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2009.02.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527125v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The megafaunal ‘browse trap' and savanna vegetation structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.R. Moncrieff</w:t>
+                <w:t xml:space="preserve">Behavioral adjustments of African herbivores to predation risk by lions: Spatiotemporal variations influence habitat use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Bond</w:t>
+                <w:t xml:space="preserve">A.J. Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. February</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAAB Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2009.02.082⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/08-0606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527117v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (4), pp.804-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2028.2009.01077.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal density estimates of common large herbivores in Hwange National Park Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47(4), pp.804-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piosphere contribution to landscape heterogeneity: a case study of remote-sensed woody cover in a high elephant density landscape</w:t>
+                <w:t xml:space="preserve">Precipitation-NDVI relationships in eastern and southern African savannas vary along a precipitation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Madzikanda</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of remote sensing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.3409-3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160802562206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539425v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation-NDVI relationships in eastern and southern African savannas vary along a precipitation gradient</w:t>
+                <w:t xml:space="preserve">Piosphere contribution to landscape heterogeneity: a case study of remote-sensed woody cover in a high elephant density landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of remote sensing.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.871-880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528648v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in abundance of large herbivore populations: insights into the influence of dry season rainfall and elephant numbers from long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.391-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2008.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource variability, aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (1), pp.135-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource variability aggregation and direct density dependence in an open context: the local regulation of an African elephant population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
+                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Holdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.625-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01300.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311200v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing heterogeneity in elephant distribution : interactions between elephant population density and surface-water availability</w:t>
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.323-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01300.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185926v1</w:t>
+                <w:t xml:space="preserve">hal-00434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park Zimbabwe</w:t>
+                <w:t xml:space="preserve">Spatial relationship between elephant and sodium concentration of water disappears as density increased in Hwange national park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Holdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71, pp.323-329</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.725-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434696v1</w:t>
+                <w:t xml:space="preserve">hal-02311200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference competition and temporal niche shifts: elephants and herbivore communities at waterholes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2007.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-007-0764-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00184052v1</w:t>
+                <w:t xml:space="preserve">hal-00260094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting climate changes of concern in highly variable environments: Quantile regressions reveal that droughts worsen in Hwange National Park, Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Murindagomo</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.740-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2007.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00260094v1</w:t>
+                <w:t xml:space="preserve">hal-00260081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-James</w:t>
+                <w:t xml:space="preserve">Interference competition and temporal niche shifts: elephants and herbivore communities at waterholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (3), pp.739-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-007-0764-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1442-9993.2007.01761.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00260081v1</w:t>
+                <w:t xml:space="preserve">hal-00184052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven fluctuations in surface-water availability and the buffering role of artificial pumping in an African savanna: Potential implication for herbivore dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Murindagomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.740-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant management: why can’t we throw out the babies with the artificial bathwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.663-665. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00415.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of the NDVI–rainfall relationship at the seasonal and interannual time scales in an African savanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chammaille-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Murindagomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (23), pp.5185-5200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160600702392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC CUES: ARE THEY IMPORTANT IN BLACK-BROWED ALBATROSS DIOMEDEA MELANOPHRIS ORIENTATION?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 145, pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess population changes in king penguins: the use of a Geographical Information System to estimate area-population relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chammaille-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Argentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23, pp.545-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003000000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14327,150 +14339,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator Effects on Herbivore Dynamics and Behavior - What Mechanisms Lead to Trophic Cascades in Savannas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris P. G. M. Cromsigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scogings PF &amp; Sankaran M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanna woody plants and large herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody plant architecture and effects on browsing herbivores in savannas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14493,182 +14505,182 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scogings Peter Frank (ed.); Sankaran Mahesh (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savanna woody plants and large herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.469-488, 2020, 978-1-119-08110-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119081111.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-water and elephant ecology : lessons from a waterhole-driven ecosystem, Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madzikanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiana Skarpe; Johan T. Du Toit; Stein R. Moe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elephants and savanna woodland ecosystems : a study from Chobe National Park, Botswana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, 2014, 978-0-470-67176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14678,91 +14690,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all waterholes equal from a lion’s view? Exploring the role of prey abundance and catchability in waterhole visitation patterns in a savannah ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Loveridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphine Madhlamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,309 +14786,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial covariation between wild boars and other mammals in peri-urban landscapes: insights for management from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Barachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Dezeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot animal behavior classification with vision-language foundation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: A statistical assessment of lethal control efficiency in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15128,602 +15140,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reformulation of the selection ratio shed light on resource selection functions and leads to a unified framework for habitat selection studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying habitat selection analysis: a model and applications for studying diel, seasonal and post-release changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dejeante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond accuracy : score calibration in deep learning models for camera trap image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoveFormer: a Transformer-based model for step-selection animal movement modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Cífka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of the use of information by enemies in the predator-prey space race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15731,100 +15743,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting giraffe photo-identification using deep learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15849,65 +15861,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId497"/>
+      <w:footerReference w:type="default" r:id="rId498"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16054,51 +16066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05847-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dejeante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A van Driessche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Nutter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun B Potter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Pringle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943502v8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salomon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pourroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Macdonald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110888" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naidoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Beytell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Brennan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerryn Carter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14581" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.05.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempe Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10336" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Suraci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine A Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn M Gaynor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Hammerbacher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Shrader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01531-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Hutchinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Begg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204400119" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod A Merkle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pandraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tshipa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobesuthu Ngwenya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05148-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223300v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142945v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.601202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Esmaeili" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Jesmer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Albeke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Schoenecker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13848" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wijers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trethowan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Du Preez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015711v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Owen&#8208;smith" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Hopcraft" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morrison" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Hetem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12193" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Waller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12587" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2020.1829050" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tinashe Mabika" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa129" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Shrader" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Sholto-Douglas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381505v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Blackwell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13170" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Makin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04391-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5440" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4302-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Makin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Shrader" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Arraut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Loveridge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls Fox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v60i1.1497" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311431v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Markham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00171" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lec&#8217;hvien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-018-0215-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Massouh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Presseault-Gauvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poilve" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-016-0294-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016388v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Yoccoz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1769" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0319" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630892v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12377" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMMFMCH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0964-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.030" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636730v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cot&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0122" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hunt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/660824" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527117v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Moncrieff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. February" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.082" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chammaille-James" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicoleau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Argentier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000119" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHHCZW9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013640v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081111.ch14" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371799v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029445v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272056v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029444v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;&#8208;jammes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05847-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dejeante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/734410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70782" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delestrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy A van Driessche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara M Nutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun B Potter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Pringle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943502v8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salomon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gomez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pourroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Loveridge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Macdonald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Madhlamoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110888" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rumiano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naidoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Beytell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Brennan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerryn Carter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.412" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Loveridge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13294" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Mark Hewison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Say-Sallaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;riquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.05.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempe Adams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6499" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10336" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Hammerbacher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M Shrader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01531-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Suraci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine A Smith" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn M Gaynor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Hutchinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Begg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204400119" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duchesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod A Merkle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272538" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pandraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Tshipa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobesuthu Ngwenya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05148-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bennitt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Cain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223300v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142945v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.601202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Blanchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426006v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wijers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trethowan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Du Preez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeideh Esmaeili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Jesmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Albeke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Schoenecker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13848" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Owen&#8208;smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Hopcraft" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morrison" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Hetem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12193" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311427v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980590v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193218" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Waller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12587" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Loveridge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2020.1829050" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Tinashe Mabika" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa129" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M. Shrader" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Sholto-Douglas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corn&#233;lis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine&#8208;wichatitsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6608" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381505v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Michelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Blackwell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13170" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311428v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas F. Makin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04391-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107545v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.044" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276966v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lourdais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Meylan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5440" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12910" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4302-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311431v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Markham" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00171" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623363v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0588-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valls-Fox" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12403" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621626v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M. Arraut" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Loveridge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls Fox" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/koedoe.v60i1.1497" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311429v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauzeral" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lec&#8217;hvien" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-018-0215-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311437v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Makin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Shrader" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx177" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12876" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637336v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2015-0227" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016403v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madzikanda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153639" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632356v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Massouh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Presseault-Gauvin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poilve" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-016-0294-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02555" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016388v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Yoccoz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1769" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wg. Crosmary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mtare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630763v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve D. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0319" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02115" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9RJTFJR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630892v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12377" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMMFMCH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-015-0964-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993398v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0446" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107467v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.030" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWXJ0PX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636730v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cot&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0122" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168100v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Makuwe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059164" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688764v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2218-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXLR4WBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2010.06537.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF9CADB5AB484D7094429F1EDFE911F628DBE3A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107425v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeke Davidson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hunt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/660824" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303334v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Nichols" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Hines" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527117v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Moncrieff" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Bond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. February" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2009.02.082" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527125v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Loveridge" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Davidson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murindagomo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0606.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgarel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2009.01077.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539422v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeix" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgarel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528648v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802562206" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539425v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347520v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2008.00194.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDMXTHQ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529659v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01307.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428098v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185926v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01300.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holdo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-James" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2007.05.005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZG56KT8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260081v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-9993.2007.01761.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSB0PQ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184052v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0764-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BS6N03RM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434695v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434577v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00415.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184876v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chammaille-James" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Murindagomos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600702392" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189327v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193357v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chammaille-James" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicoleau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Argentier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003000000119" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHHCZW9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013640v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P. G. M. Cromsigt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177413v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081111.ch14" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094433v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371799v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779471v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029445v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272056v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305463v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023957v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej C&#237;fka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029444v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>