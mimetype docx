--- v0 (2026-03-04)
+++ v1 (2026-04-25)
@@ -479,395 +479,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Electromagnetic Inerter-Based Vibration Absorber With Active Control for Enhanced Stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Cables Selection for Collocated Vibration Control of Small-Sized Overconstrained Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Paixao</w:t>
+                <w:t xml:space="preserve">Thibault Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Peyrouse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.071001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4067622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256890v1</w:t>
+                <w:t xml:space="preserve">hal-04971787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Cables Selection for Collocated Vibration Control of Small-Sized Overconstrained Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Active Metamaterial Cell Concept for Broadband NONRECIPROCAL Vibration Transmission Using Dislocated PI Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srecko Arandia-Kresic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Alujevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Garcia</w:t>
+                <w:t xml:space="preserve">Fevzi C. Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Ivan Catipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.071001. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4067622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42417-025-02093-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971787v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Metamaterial Cell Concept for Broadband NONRECIPROCAL Vibration Transmission Using Dislocated PI Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Electromagnetic Inerter-Based Vibration Absorber With Active Control for Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srecko Arandia-Kresic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jesse Paixao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Alujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Catipovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42417-025-02093-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4068742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293906v1</w:t>
+                <w:t xml:space="preserve">hal-05256890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based operational modal analysis of slender mechanical structures with neutral axis estimation via barycenter calculation</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 182, pp.109560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1813,291 +1813,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a novel resonant control law using force feedback for vibration mitigation</w:t>
+                <w:t xml:space="preserve">Vibration energy harvesting on a drone quadcopter based on piezoelectric structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoying Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deraemaeker</w:t>
+                <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stc.2939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659780v1</w:t>
+                <w:t xml:space="preserve">hal-03755140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration energy harvesting on a drone quadcopter based on piezoelectric structures</w:t>
+                <w:t xml:space="preserve">Design and optimization of a novel resonant control law using force feedback for vibration mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billon</w:t>
+                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gerges</w:t>
+                <w:t xml:space="preserve">Guoying Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Capsal</w:t>
+                <w:t xml:space="preserve">A. Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cabrera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Colette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.20. </w:t>
+              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2022021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stc.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755140v1</w:t>
+                <w:t xml:space="preserve">hal-03659780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional active-passive dampers on rotational machinery</w:t>
               </w:r>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (23-24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,581 +2194,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Hybrid Mass Damper: Theoretical and Experimental Power Flow Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (2), pp.021013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 144 (4), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628079v1</w:t>
+                <w:t xml:space="preserve">hal-03755696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Tuned Mass-Damper-Inerter for Structure with Uncertain-but-Bounded Parameter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12060781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (2), pp.021013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755711v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mass Damper: Theoretical and Experimental Power Flow Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Collette</w:t>
+                <w:t xml:space="preserve">Improved integral force feedback controllers for lightweight flexible structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1-2), pp.107754632097454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546320974549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755696v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved integral force feedback controllers for lightweight flexible structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of Tuned Mass-Damper-Inerter for Structure with Uncertain-but-Bounded Parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lacaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
+                <w:t xml:space="preserve">Dong Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuangling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1-2), pp.107754632097454. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1077546320974549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12060781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412966v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electromagnetic Shunt Damper for Vibration Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoying Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2796,131 +2796,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid coupled damper for the mitigation of torsional vibrations and rotational irregularities in an automotive crankshaft: Concept and design subtleties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Paillot</w:t>
+                <w:t xml:space="preserve">Experimental modal identification of smart composite structure applied to active vibration control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (11), pp.115008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15397734.2021.1921595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac26a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412971v1</w:t>
+                <w:t xml:space="preserve">hal-03383061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid skyhook mass damper</w:t>
               </w:r>
@@ -2978,399 +2978,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modal identification of smart composite structure applied to active vibration control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">Hybrid coupled damper for the mitigation of torsional vibrations and rotational irregularities in an automotive crankshaft: Concept and design subtleties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (11), pp.115008. </w:t>
+              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac26a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15397734.2021.1921595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383061v1</w:t>
+                <w:t xml:space="preserve">hal-03412971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stabilization of thin aperture light collector space telescope using active rods</w:t>
+                <w:t xml:space="preserve">A two degree-of-freedom linear vibration energy harvester for tram applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohit Verma</w:t>
+                <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pece</w:t>
+                <w:t xml:space="preserve">S. Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hellegouarch</w:t>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Watchi</w:t>
+                <w:t xml:space="preserve">K. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durand</w:t>
+                <w:t xml:space="preserve">R. Augez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (01), pp.1. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.106657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.1.014002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.106657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942294v1</w:t>
+                <w:t xml:space="preserve">hal-02942306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two degree-of-freedom linear vibration energy harvester for tram applications</w:t>
+                <w:t xml:space="preserve">Dynamic stabilization of thin aperture light collector space telescope using active rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perez</w:t>
+                <w:t xml:space="preserve">Mohit Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chesné</w:t>
+                <w:t xml:space="preserve">Adrien Pece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+                <w:t xml:space="preserve">Sylvain Hellegouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Billon</w:t>
+                <w:t xml:space="preserve">Jennifer Watchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Augez</w:t>
+                <w:t xml:space="preserve">Gilles Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.106657. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (01), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.106657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.1.014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942306v1</w:t>
+                <w:t xml:space="preserve">hal-02942294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif modal de la transparence acoustique de double parois par transducteurs piézo-electriques</w:t>
               </w:r>
@@ -3464,51 +3464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration isolation and damping using a piezoelectric flextensional suspension with a negative capacitance shunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montcoudiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form solutions to optimal parameters of dynamic vibration absorbers with negative stiffness under harmonic and transient excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,235 +3696,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inerters on the vibration control effect of series double tuned mass dampers: Two layouts and analytical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic shunt damping with negative impedances: Optimization and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Jean‐mistral</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stc.2414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 445, pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435315v1</w:t>
+                <w:t xml:space="preserve">hal-02054370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic shunt damping with negative impedances: Optimization and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence of inerters on the vibration control effect of series double tuned mass dampers: Two layouts and analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean‐mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 445, pp.188-203. </w:t>
+              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stc.2414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054370v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Hybrid Mass Damper for Dual-Loop Controller</w:t>
               </w:r>
@@ -4170,51 +4170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of an Inerter-Based Dynamic Vibration Absorber Connected to Ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of internal electrical losses on optimization of electromagnetic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of fail-safe hybrid mass damper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (19), pp.4395-4406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4814,261 +4814,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collette</w:t>
+                <w:t xml:space="preserve">Enhancement of elastic wave energy harvesting using adaptive piezo-lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durand</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016088⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711306v1</w:t>
+                <w:t xml:space="preserve">hal-01540777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of elastic wave energy harvesting using adaptive piezo-lens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+                <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.255-266. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540777v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced vibration damping and modal energy transfer in a smart structure</w:t>
               </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Ruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5386,222 +5386,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust hybrid mass damper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhanced Damping of Flexible Structures Using Force Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Milhomem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.030⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G001620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338423v1</w:t>
+                <w:t xml:space="preserve">hal-01288112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Damping of Flexible Structures Using Force Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Robust hybrid mass damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G001620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288112v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying torsional stiffness identification on a vertical beam using Chebyshev polynomials</w:t>
               </w:r>
@@ -5896,235 +5896,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of transmission loss of a double panel by using active control with a virtual modal mass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage localization using transmissibility functions: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (15), pp.1822-1833. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.569-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X13478269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807817v1</w:t>
+                <w:t xml:space="preserve">hal-00807823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage localization using transmissibility functions: A critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of transmission loss of a double panel by using active control with a virtual modal mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.569-584. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (15), pp.1822-1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X13478269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807823v1</w:t>
+                <w:t xml:space="preserve">hal-00807817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original differentiation tool for identification on continuous structures</w:t>
               </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (13), pp.3338-3350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6312,221 +6312,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed piezoelectric sensors for boundary force measurements in Euler-Bernoulli beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Force Identification Techniques using Curvature Sensors: application to Damage Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 305 (1), pp.012090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/305/1/012090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628477v1</w:t>
+                <w:t xml:space="preserve">hal-00807977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Force Identification Techniques using Curvature Sensors: application to Damage Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed piezoelectric sensors for boundary force measurements in Euler-Bernoulli beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (7), pp.075009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/305/1/012090⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807977v1</w:t>
+                <w:t xml:space="preserve">hal-00628477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage reduction of on-board structures using piezoelectric components and active modal control — Application to a printed circuit board</w:t>
               </w:r>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6844,304 +6844,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards in line identification method</w:t>
+                <w:t xml:space="preserve">Vibration damage reduction of on-board electronic boards using modal active control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.303-308. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.551-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381451v1</w:t>
+                <w:t xml:space="preserve">hal-00381450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damage reduction of on-board electronic boards using modal active control</w:t>
+                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards in line identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.551-556. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.303-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381450v1</w:t>
+                <w:t xml:space="preserve">hal-00381451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-adaptive modal control of on-board electronic boards using identification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,64 +7340,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping cable-driven parallel robot vibrations using active vibration control methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,51 +8035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control of cable-driven parallel robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8478,299 +8478,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive nonlinear hybrid vibration absorber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Tuned Mass Damper: Sky-hook synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sapienza, Universita di Roma, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190730v1</w:t>
+                <w:t xml:space="preserve">hal-04850864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Tuned Mass Damper: Sky-hook synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERFORMANCE AND ROBUSTNESS OF VARIOUS DYNAMIC ABSORBERS TO CONTROL A GIVEN LINEAR STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition 19th International Conference on Multibody Systems, Nonlinear Dynamics and Control (MSNDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850864v1</w:t>
+                <w:t xml:space="preserve">hal-04850840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE AND ROBUSTNESS OF VARIOUS DYNAMIC ABSORBERS TO CONTROL A GIVEN LINEAR STRUCTURE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive nonlinear hybrid vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition 19th International Conference on Multibody Systems, Nonlinear Dynamics and Control (MSNDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza, Universita di Roma, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850840v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVE VIBRATION CONTROL ON A SPOKED STRUCTURE WITH EVOLVING DYNAMICS USING SLIDING MODE CONTROL AND PIEZOELECTRIC TRANSDUCERS: MODELING AND EXPERIMENTAL INVESTIGATIONS</w:t>
               </w:r>
@@ -8858,51 +8858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
+                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -8933,97 +8933,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04194023v1</w:t>
+                <w:t xml:space="preserve">hal-04165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -9054,73 +9054,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165634v1</w:t>
+                <w:t xml:space="preserve">ujm-04194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Active Vibration Control Optimization on Smart Structures</w:t>
               </w:r>
@@ -9223,64 +9223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the piezoelectric factor in nonlinear transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9698,51 +9698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low Consumption Smart Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.195-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9895,428 +9895,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a double spring membrane for a two degree-of-freedom electromagnetic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Legrand</w:t>
+                <w:t xml:space="preserve">Sandrine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949002v1</w:t>
+                <w:t xml:space="preserve">hal-02189515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid crankshaft control for the reduction of torsional vibrations and rotational irregularities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarir Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188573v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a double spring membrane for a two degree-of-freedom electromagnetic vibration energy harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billon</w:t>
+                <w:t xml:space="preserve">Hybrid crankshaft control for the reduction of torsional vibrations and rotational irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189515v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Control of Cable-Driven Parallel Robot for 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10583,51 +10583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase compensator for hyperstable hybrid mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10665,51 +10665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple hybridization of active and passive mass dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11075,51 +11075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric elastomer for stretchable sensors: influence of the design and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,90 +11313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11421,90 +11421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebatsien Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11555,51 +11555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Ruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11618,230 +11618,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCED ACTIVE DAMPING OF FLEXIBLE STRUCTURES WITH INHERENTLY STABLE POWER PORTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collette</w:t>
+                <w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Sound And Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206842v1</w:t>
+                <w:t xml:space="preserve">hal-03444767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
+                <w:t xml:space="preserve">ENHANCED ACTIVE DAMPING OF FLEXIBLE STRUCTURES WITH INHERENTLY STABLE POWER PORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Milhomem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Congres of Sound And Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444767v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a time-varying mechanical system using the Akaike information criterion</w:t>
               </w:r>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Ruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12073,51 +12073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12328,51 +12328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12540,51 +12540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA 2013: 1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12622,51 +12622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations caused by a spall defect on a rolling bearing outer ring correlated with the length of the defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,51 +12825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal active control of a curved composite beam using Macro-Fiber Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13041,51 +13041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13281,286 +13281,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Chebyshev expansion for identiﬁcation of smart structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Time-Varying Parameters Using the Derivative Formulation of Chebyshev Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on System identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1049-1053</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1288-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720110v1</w:t>
+                <w:t xml:space="preserve">hal-00720109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Time-Varying Parameters Using the Derivative Formulation of Chebyshev Polynomials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Chebyshev expansion for identiﬁcation of smart structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on System identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1288-1293</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1049-1053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720109v1</w:t>
+                <w:t xml:space="preserve">hal-00720110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal active control of composite structure using identification techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13624,51 +13624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13745,51 +13745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13827,51 +13827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time identification in a space frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13909,51 +13909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Forces Identification Techniques Using Curvatures Sensors : Application to Damage Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14175,260 +14175,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif de la transparence acoustique d'une double paroi. Résultats expérimentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle actif modal par éléments piézolélectriques: Cas d'aplication et validations expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Contrôle passif et actif des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546830v1</w:t>
+                <w:t xml:space="preserve">hal-00628511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif modal par éléments piézolélectriques: Cas d'aplication et validations expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle actif de la transparence acoustique d'une double paroi. Résultats expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Contrôle passif et actif des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628511v1</w:t>
+                <w:t xml:space="preserve">hal-00546830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transmissibility functions and their use for damage localization.</w:t>
               </w:r>
@@ -14712,51 +14712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14820,51 +14820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14991,151 +14991,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards using inline identification method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of the bending moment at boundaries of a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Chommette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC, 3rd Conference Smart materials structures systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italie. pp.1-6</w:t>
+              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506222v1</w:t>
+                <w:t xml:space="preserve">hal-00414912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic active control with modal virtual masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15177,368 +15164,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Motion and Vibration Control (MOVIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the bending moment at boundaries of a structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards using inline identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">CIMTEC, 3rd Conference Smart materials structures systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414912v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De lintérêt de lidentification dans le contrôle actif modal de structures  Influence de la variation des paramètres modaux sur les performances et le coût énergétique du contrôleur</w:t>
+                <w:t xml:space="preserve">Contrôle actif modal de cartes électroniques embarquées  Réduction du dommage et augmentation de la durée de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GT Identification du GdR MACS, ENSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">ASTELAB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506145v1</w:t>
+                <w:t xml:space="preserve">hal-00508241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif modal de cartes électroniques embarquées  Réduction du dommage et augmentation de la durée de vie</w:t>
+                <w:t xml:space="preserve">De lintérêt de lidentification dans le contrôle actif modal de structures  Influence de la variation des paramètres modaux sur les performances et le coût énergétique du contrôleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTELAB 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journées du GT Identification du GdR MACS, ENSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508241v1</w:t>
+                <w:t xml:space="preserve">hal-00506145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l'effort tranchant aux limites d'une plaque en flexion</w:t>
               </w:r>
@@ -16188,64 +16188,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Damping of Cable-Driven Parallel Robots Using LQ Command and Measurement of Cable Tension Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16309,51 +16309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Instantaneous Angular Speed Variations Caused by a Spall Defect on a Rolling Bearing Outer Ring Correlated with the Length of the Defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16685,51 +16685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Paixao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peyrouse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Alujevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Arandia-Kresic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi C. Bolat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Catipovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02093-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241260976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lohr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraemaeker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2939" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221133720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungang Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangling Peng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12060781" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320974549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1921595" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Verma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pece" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hellegouarch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.1.014002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106657" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montcoudiol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106696" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean&#8208;mistral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inquiet&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cranga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316655707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac8af" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317724949" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-160018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Milhomem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001620" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rancourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chochol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Amant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPJQ5795-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2015.15.5.1203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.07.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13478269" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807823v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.01.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/7/075007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KMGB7WG9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillemin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/305/1/012090" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.07.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2890398" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/603084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.303" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381450v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.551" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWFLJTXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850840v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lohr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2023-110216" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Montcoudiol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mosca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188573v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquemal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711316v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Macewen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fazio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Batalha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Siegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231867" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatsien Correia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212368v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Porter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gonon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu-Cong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5074.3684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sudant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessendier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731797v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakahara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720109v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546830v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Preumont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506178v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414912v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Chommette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506145v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508241v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414859v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414815v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128120v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Arandia-Kresic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Alujevic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi C. Bolat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Catipovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02093-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Paixao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peyrouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241260976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lohr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraemaeker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221133720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053480" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320974549" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungang Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangling Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12060781" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1921595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106657" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pece" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hellegouarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.1.014002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montcoudiol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106696" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean&#8208;mistral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inquiet&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cranga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316655707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac8af" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317724949" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Correia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-160018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Milhomem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001620" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rancourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chochol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Amant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPJQ5795-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2015.15.5.1203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.07.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13478269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.01.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/7/075007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/305/1/012090" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KMGB7WG9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.07.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2890398" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/603084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.551" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWFLJTXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lohr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2023-110216" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Montcoudiol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mosca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquemal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711316v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Macewen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fazio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Batalha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Siegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231867" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatsien Correia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212368v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Porter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gonon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu-Cong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5074.3684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sudant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessendier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731797v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakahara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Preumont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506178v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Chommette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506222v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508241v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414859v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414815v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128120v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>