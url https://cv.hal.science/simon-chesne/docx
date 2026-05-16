--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -583,291 +583,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Metamaterial Cell Concept for Broadband NONRECIPROCAL Vibration Transmission Using Dislocated PI Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Electromagnetic Inerter-Based Vibration Absorber With Active Control for Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srecko Arandia-Kresic</w:t>
+                <w:t xml:space="preserve">Jesse Paixao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Floriane Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neven Alujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Catipovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42417-025-02093-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4068742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293906v1</w:t>
+                <w:t xml:space="preserve">hal-05256890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Electromagnetic Inerter-Based Vibration Absorber With Active Control for Enhanced Stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Active Metamaterial Cell Concept for Broadband NONRECIPROCAL Vibration Transmission Using Dislocated PI Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Paixao</w:t>
+                <w:t xml:space="preserve">Srecko Arandia-Kresic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Alujevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Peyrouse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neven Alujevic</w:t>
+                <w:t xml:space="preserve">Fevzi C. Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Collette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Catipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4068742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42417-025-02093-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256890v1</w:t>
+                <w:t xml:space="preserve">hal-05293906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based operational modal analysis of slender mechanical structures with neutral axis estimation via barycenter calculation</w:t>
               </w:r>
@@ -1813,291 +1813,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration energy harvesting on a drone quadcopter based on piezoelectric structures</w:t>
+                <w:t xml:space="preserve">Design and optimization of a novel resonant control law using force feedback for vibration mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billon</w:t>
+                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gerges</w:t>
+                <w:t xml:space="preserve">Guoying Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Capsal</w:t>
+                <w:t xml:space="preserve">A. Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cabrera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Colette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.20. </w:t>
+              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2022021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stc.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755140v1</w:t>
+                <w:t xml:space="preserve">hal-03659780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of a novel resonant control law using force feedback for vibration mitigation</w:t>
+                <w:t xml:space="preserve">Vibration energy harvesting on a drone quadcopter based on piezoelectric structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoying Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deraemaeker</w:t>
+                <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Control and Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stc.2939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659780v1</w:t>
+                <w:t xml:space="preserve">hal-03755140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional active-passive dampers on rotational machinery</w:t>
               </w:r>
@@ -2194,581 +2194,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mass Damper: Theoretical and Experimental Power Flow Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Collette</w:t>
+                <w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (4), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053480⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 144 (2), pp.021013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755696v1</w:t>
+                <w:t xml:space="preserve">hal-03628079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Design of Tuned Mass-Damper-Inerter for Structure with Uncertain-but-Bounded Parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangling Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12060781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628079v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved integral force feedback controllers for lightweight flexible structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Hybrid Mass Damper: Theoretical and Experimental Power Flow Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (4), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4053480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1077546320974549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412966v1</w:t>
+                <w:t xml:space="preserve">hal-03755696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Tuned Mass-Damper-Inerter for Structure with Uncertain-but-Bounded Parameter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved integral force feedback controllers for lightweight flexible structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Ma</w:t>
+                <w:t xml:space="preserve">Florian Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangling Peng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.781. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1-2), pp.107754632097454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12060781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1077546320974549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755711v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electromagnetic Shunt Damper for Vibration Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoying Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form solutions to optimal parameters of dynamic vibration absorbers with negative stiffness under harmonic and transient excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic shunt damping with negative impedances: Optimization and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inerters on the vibration control effect of series double tuned mass dampers: Two layouts and analytical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean‐mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of an Inerter-Based Dynamic Vibration Absorber Connected to Ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,291 +4502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid active suspension system of a helicopter main gearbox</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+                <w:t xml:space="preserve">Influence of internal electrical losses on optimization of electromagnetic energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1077546316655707⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aac8af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437481v1</w:t>
+                <w:t xml:space="preserve">hal-01903297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of internal electrical losses on optimization of electromagnetic energy harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesné</w:t>
+                <w:t xml:space="preserve">Hybrid active suspension system of a helicopter main gearbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cranga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1077546316655707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aac8af⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903297v1</w:t>
+                <w:t xml:space="preserve">hal-01437481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of fail-safe hybrid mass damper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (19), pp.4395-4406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,51 +4937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Ruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5418,51 +5418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariston Milhomem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust hybrid mass damper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6844,304 +6844,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damage reduction of on-board electronic boards using modal active control</w:t>
+                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards in line identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.551-556. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.303-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381450v1</w:t>
+                <w:t xml:space="preserve">hal-00381451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards in line identification method</w:t>
+                <w:t xml:space="preserve">Vibration damage reduction of on-board electronic boards using modal active control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.303-308. </w:t>
+              <w:t xml:space="preserve">, 2008, pp.551-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.56.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381451v1</w:t>
+                <w:t xml:space="preserve">hal-00381450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-adaptive modal control of on-board electronic boards using identification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,51 +7353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping cable-driven parallel robot vibrations using active vibration control methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8553,51 +8553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE AND ROBUSTNESS OF VARIOUS DYNAMIC ABSORBERS TO CONTROL A GIVEN LINEAR STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8858,51 +8858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -8933,97 +8933,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165634v1</w:t>
+                <w:t xml:space="preserve">ujm-04194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'une poutre en flexion à partir d'une caméra rapide</w:t>
+                <w:t xml:space="preserve">Comparative study of the first bending modes of a cantilever beam from a video measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
@@ -9054,73 +9054,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04194023v1</w:t>
+                <w:t xml:space="preserve">hal-04165634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Active Vibration Control Optimization on Smart Structures</w:t>
               </w:r>
@@ -9223,51 +9223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the piezoelectric factor in nonlinear transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9698,51 +9698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low Consumption Smart Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.195-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9901,51 +9901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a double spring membrane for a two degree-of-freedom electromagnetic vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,277 +10020,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid crankshaft control for the reduction of torsional vibrations and rotational irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949002v1</w:t>
+                <w:t xml:space="preserve">hal-02188573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid crankshaft control for the reduction of torsional vibrations and rotational irregularities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarir Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188573v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Control of Cable-Driven Parallel Robot for 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,51 +10583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase compensator for hyperstable hybrid mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10646,450 +10646,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple hybridization of active and passive mass dampers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A development roadmap for critical technologies needed for TALC: a deployable 20m annular space telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Macewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makenzie Lystrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2231867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711324v1</w:t>
+                <w:t xml:space="preserve">hal-01711316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process for Evaluating Parametric Models for Mechanical Systems Simulation : the Case of a Sailboat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorbeurs de vibrations hybrides hyperstables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Collette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sofware and Hardware Architectures for Robots Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711322v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbeurs de vibrations hybrides hyperstables</w:t>
+                <w:t xml:space="preserve">A simple hybridization of active and passive mass dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Collette</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338431v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A development roadmap for critical technologies needed for TALC: a deployable 20m annular space telescope</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Process for Evaluating Parametric Models for Mechanical Systems Simulation : the Case of a Sailboat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Batalha</w:t>
+                <w:t xml:space="preserve">E. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Siegler</w:t>
+                <w:t xml:space="preserve">B. Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sofware and Hardware Architectures for Robots Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711316v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric elastomer for stretchable sensors: influence of the design and material properties</w:t>
               </w:r>
@@ -11313,51 +11313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active control concept for the TALC space telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11555,51 +11555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Ruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11618,230 +11618,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
+                <w:t xml:space="preserve">ENHANCED ACTIVE DAMPING OF FLEXIBLE STRUCTURES WITH INHERENTLY STABLE POWER PORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Milhomem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Congres of Sound And Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444767v1</w:t>
+                <w:t xml:space="preserve">hal-01206842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCED ACTIVE DAMPING OF FLEXIBLE STRUCTURES WITH INHERENTLY STABLE POWER PORTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Collette</w:t>
+                <w:t xml:space="preserve">Bidirectional seiching in a rectangular, open channel, lateral cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Sound And Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206842v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a time-varying mechanical system using the Akaike information criterion</w:t>
               </w:r>
@@ -12328,51 +12328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2014, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12793,338 +12793,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration control of electronic boards using active and semiadaptive modal control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary condition identification using spatial discrete differentiation with annihilators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chochol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrations, Shocks and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Clamart, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731801v1</w:t>
+                <w:t xml:space="preserve">hal-00731789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal active control of a curved composite beam using Macro-Fiber Composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration control of electronic boards using active and semiadaptive modal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNACOMP 2012 1st International Conference on Composite Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Arcachon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Vibrations, Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Clamart, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731797v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary condition identification using spatial discrete differentiation with annihilators</w:t>
+                <w:t xml:space="preserve">Modal active control of a curved composite beam using Macro-Fiber Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">DYNACOMP 2012 1st International Conference on Composite Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Arcachon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731789v1</w:t>
+                <w:t xml:space="preserve">hal-00731797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Beam Boundary Conditions Using Displacement Derivatives Estimations</w:t>
               </w:r>
@@ -13281,243 +13281,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Time-Varying Parameters Using the Derivative Formulation of Chebyshev Polynomials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Chebyshev expansion for identiﬁcation of smart structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on System identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1288-1293</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1049-1053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720109v1</w:t>
+                <w:t xml:space="preserve">hal-00720110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Chebyshev expansion for identiﬁcation of smart structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Time-Varying Parameters Using the Derivative Formulation of Chebyshev Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on System identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1049-1053</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.1288-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720110v1</w:t>
+                <w:t xml:space="preserve">hal-00720109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal active control of composite structure using identification techniques</w:t>
               </w:r>
@@ -13624,77 +13624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps 2011 : Comportement en fatigue sous environnement vibratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13745,51 +13745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13827,51 +13827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time identification in a space frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chochol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14207,51 +14207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14712,51 +14712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14820,51 +14820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14991,138 +14991,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the bending moment at boundaries of a structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards using inline identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">CIMTEC, 3rd Conference Smart materials structures systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414912v1</w:t>
+                <w:t xml:space="preserve">hal-00506222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibroacoustic active control with modal virtual masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15164,381 +15177,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Motion and Vibration Control (MOVIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness improvement of modal active control on on-board electronic boards using inline identification method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements of the bending moment at boundaries of a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Chommette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC, 3rd Conference Smart materials structures systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italie. pp.1-6</w:t>
+              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506222v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif modal de cartes électroniques embarquées  Réduction du dommage et augmentation de la durée de vie</w:t>
+                <w:t xml:space="preserve">De lintérêt de lidentification dans le contrôle actif modal de structures  Influence de la variation des paramètres modaux sur les performances et le coût énergétique du contrôleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTELAB 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journées du GT Identification du GdR MACS, ENSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508241v1</w:t>
+                <w:t xml:space="preserve">hal-00506145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De lintérêt de lidentification dans le contrôle actif modal de structures  Influence de la variation des paramètres modaux sur les performances et le coût énergétique du contrôleur</w:t>
+                <w:t xml:space="preserve">Contrôle actif modal de cartes électroniques embarquées  Réduction du dommage et augmentation de la durée de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GT Identification du GdR MACS, ENSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">ASTELAB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506145v1</w:t>
+                <w:t xml:space="preserve">hal-00508241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l'effort tranchant aux limites d'une plaque en flexion</w:t>
               </w:r>
@@ -16685,51 +16685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Arandia-Kresic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Alujevic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi C. Bolat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Catipovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02093-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Paixao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peyrouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241260976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lohr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraemaeker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221133720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053480" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320974549" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungang Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangling Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12060781" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1921595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106657" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pece" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hellegouarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.1.014002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montcoudiol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106696" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean&#8208;mistral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inquiet&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cranga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316655707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac8af" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317724949" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Correia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-160018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Milhomem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001620" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rancourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chochol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Amant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPJQ5795-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2015.15.5.1203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.07.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13478269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.01.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/7/075007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/305/1/012090" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KMGB7WG9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.07.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2890398" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/603084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.551" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWFLJTXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lohr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2023-110216" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Montcoudiol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mosca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquemal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711316v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Macewen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fazio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Batalha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Siegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231867" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatsien Correia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212368v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Porter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gonon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu-Cong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5074.3684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sudant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessendier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731797v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakahara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Preumont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506178v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Chommette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506222v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508241v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414859v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414815v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128120v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Paixao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Peyrouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Alujevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Arandia-Kresic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevzi C. Bolat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Catipovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02093-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Touzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241260976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lohr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac36af" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deraemaeker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2939" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabrera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221133720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungang Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangling Peng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12060781" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacaze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320974549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2021.1921595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106657" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pece" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hellegouarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.1.014002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montcoudiol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mosca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106696" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean&#8208;mistral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Inquiet&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cranga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.06.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316655707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac8af" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317724949" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Correia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-160018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Milhomem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001620" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rancourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chochol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Amant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPJQ5795-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2015.15.5.1203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.07.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13478269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.01.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/7/075007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/305/1/012090" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KMGB7WG9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.07.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2890398" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/603084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.303" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381450v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.56.551" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWFLJTXK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727146v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lohr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04194023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770224v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2023-110216" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03952845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Montcoudiol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pascual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mosca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189515v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188573v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Macewen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fazio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makenzie Lystrup" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Batalha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Siegler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231867" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711324v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquemal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatsien Correia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444767v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pozet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212368v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos Porter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gonon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu-Cong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5074.3684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731801v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sudant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessendier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731797v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakahara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fujimoto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720109v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Preumont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506178v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506179v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414912v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Chommette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506145v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508241v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414859v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414815v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585099v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128120v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905092v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39348-8_28" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>