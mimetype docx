--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -165,7079 +165,7213 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The persistence and crystallization behavior of atorvastatin calcium amorphous dispersions in polyvinylpyrrolidone</w:t>
+                <w:t xml:space="preserve">Lattice softening and diffusive dynamics in the polar metal LiReO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+                <w:t xml:space="preserve">Kantaro Murayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haykel Galai</w:t>
+                <w:t xml:space="preserve">Ryota Masuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Clevers</w:t>
+                <w:t xml:space="preserve">Cédric Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Hideaki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Tatsuya Yanagisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adt3886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662119v1</w:t>
+                <w:t xml:space="preserve">hal-05586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order–Disorder Phase Transition between High- and Low- Z ′ Crystal Structures of the P 1 Space Group</w:t>
+                <w:t xml:space="preserve">The persistence and crystallization behavior of atorvastatin calcium amorphous dispersions in polyvinylpyrrolidone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryusei Oketani</w:t>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichiro Hisaki</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611346v1</w:t>
+                <w:t xml:space="preserve">hal-03662119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Order–Disorder Phase Transition between High- and Low- Z ′ Crystal Structures of the P 1 Space Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryusei Oketani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Oyamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce01199e⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2230-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426116v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lina C Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01199e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363265v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949079v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551348v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kryptoracemic Compounds Hunting and Frequency in the Cambridge Structural Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CE00303D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.105334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881684v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Synephrine enantiomers: binary phase diagram, crystal structure and kinetic stability of a metastable conglomerate monitored by nonlinear optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kryptoracemic Compounds Hunting and Frequency in the Cambridge Structural Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (36), pp.6071-6080. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 22, pp.7407-7419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CE00303D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ce00841a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290923v1</w:t>
+                <w:t xml:space="preserve">hal-02881684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Mechanism of Preferential Enrichment Phenomenon Observed for the Cocrystal of ( RS )‐2‐{4‐[(4‐Chlorophenoxy)methyl]phenoxy}propionic Acid and Isonicotinamide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p-Synephrine enantiomers: binary phase diagram, crystal structure and kinetic stability of a metastable conglomerate monitored by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junko Motokawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Veronica Ianno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201904130⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.6071-6080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ce00841a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375787v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique Superparamagnetic-like Behavior Observed in Non-π-delocalized Nitroxide Diradical Compounds Showing Discotic Liquid Crystalline Phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katsuaki Suzuki</w:t>
+                <w:t xml:space="preserve">A Novel Mechanism of Preferential Enrichment Phenomenon Observed for the Cocrystal of ( RS )‐2‐{4‐[(4‐Chlorophenoxy)methyl]phenoxy}propionic Acid and Isonicotinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Yoshioka</w:t>
+                <w:t xml:space="preserve">Yuki Numao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoichi Takanishi</w:t>
+                <w:t xml:space="preserve">Junko Motokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (65), pp.17293-17302. </w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.16405-16413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201803534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201904130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952597v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Intermediate Polymorph of 1-Fluoro-adamantane and Its Second-Order-like Transition toward the Low Temperature Phase</w:t>
+                <w:t xml:space="preserve">Unique Superparamagnetic-like Behavior Observed in Non-π-delocalized Nitroxide Diradical Compounds Showing Discotic Liquid Crystalline Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Clevers</w:t>
+                <w:t xml:space="preserve">Yusa Takemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Burel</w:t>
+                <w:t xml:space="preserve">Elena Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+                <w:t xml:space="preserve">Katsuaki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Del Barrio</w:t>
+                <w:t xml:space="preserve">Naoki Yoshioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichi Takanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00353⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (65), pp.17293-17302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551454v1</w:t>
+                <w:t xml:space="preserve">hal-01952597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Intermediate Polymorph of 1-Fluoro-adamantane and Its Second-Order-like Transition toward the Low Temperature Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.3395-3401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720788v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Conjugated Organosilica Semiconductors: Toward Robust Organic Electronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekai Iwama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201700218⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639517v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">π-Conjugated Organosilica Semiconductors: Toward Robust Organic Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.1700218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201700218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928586v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimorphism of N-methylurea: crystal structures, phase transitions and thermodynamic stabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Mondieig</w:t>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.4772-4778. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce00652c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344818v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of H-bonds in the solid state organization of [1]benzothieno[3,2-b][1]benzothiophene (BTBT) structures: bis(hydroxy-hexyl)-BTBT, as a functional derivative offering efficient air stable organic field effect transistors (OFETs)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trimorphism of N-methylurea: crystal structures, phase transitions and thermodynamic stabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Castet</w:t>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC01814A⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.4772-4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00652c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729079v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Second Harmonic Generation to Characterize Crystalline Samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The role of H-bonds in the solid state organization of [1]benzothieno[3,2-b][1]benzothiophene (BTBT) structures: bis(hydroxy-hexyl)-BTBT, as a functional derivative offering efficient air stable organic field effect transistors (OFETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Tang Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201400756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (28), pp.6742 - 6749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TC01814A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928833v1</w:t>
+                <w:t xml:space="preserve">hal-01729079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Relevance of the Second Harmonic Generation to Characterize Crystalline Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (6), pp.971 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201400756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928787v1</w:t>
+                <w:t xml:space="preserve">hal-01928833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A racemic and enantiopure unsymmetric diiron(III) complex with a chiral o-carborane-based pyridylalcohol ligand: combined chiroptical, magnetic, and nonlinear optical properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesc Teixidor</w:t>
+                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Viñas</w:t>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Giner Planas</w:t>
+                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (4), pp.1081-1090. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01120346v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2(PO4)[middle dot]3H2O (A = K+, NH4+ and Rb+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A racemic and enantiopure unsymmetric diiron(III) complex with a chiral o-carborane-based pyridylalcohol ligand: combined chiroptical, magnetic, and nonlinear optical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gautier</w:t>
+                <w:t xml:space="preserve">Minying Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auguste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Francesc Teixidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupray</w:t>
+                <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">José Giner Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t>
+              <w:t xml:space="preserve">Chemical European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.1081-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082710v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of order–disorder transition in organic solids by using temperature resolved second harmonic generation (TR-SHG)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2(PO4)[middle dot]3H2O (A = K+, NH4+ and Rb+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01929940v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2 (PO4)·3H2O (A = K+ , NH4+ and Rb+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotropic Transition Mechanism of m -Hydroxybenzoic Acid Investigated by Temperature-Resolved Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Detection of order–disorder transition in organic solids by using temperature resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1078, pp.61 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg400712s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930118v1</w:t>
+                <w:t xml:space="preserve">hal-01929940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature resolved second harmonic generation to probe the structural purity of m-hydroxybenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.271 - 277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-012-2763-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monotropic Transition Mechanism of m -Hydroxybenzoic Acid Investigated by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.3697 - 3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400712s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de Génération de Seconde Harmonique pour la Caractérisation de Cristaux Moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation Microscopy (SHG-M) in Material Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and macroscopic symmetry breakings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryusei Oketani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Molecular Chirality 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigation of 1-fluoro-adamantane phase transitions by temperature-resolved second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid π-conjugated organosilica materials: semiconductors for the first fully covalent transistor or photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPi13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. H. Yan &amp; Prof. B.Z. Tang, Jun 2017, Hongkong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clevers Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940257v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formic Acid (FA)/Water Phase Diagram by means of Temperature-Resolved Second Harmonic Generation and FA Phase Transition: a Reinvestigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940240v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939675v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Formic Acid (FA)/Water Phase Diagram by means of Temperature-Resolved Second Harmonic Generation and FA Phase Transition: a Reinvestigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
+              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939592v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939556v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939432v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and structural characterization new polymorphs of N-methylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature resolved second harmonic generation (TR-SHG) to investigate desolvation processes among organic solvates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 1: Literature Review and Experimental Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of Fast Crystallization by means of X-Ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 2: Application to Polymorphism and Phase Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942343v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mahieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469021v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of order-disorder transition in organic solids by using temperature-resolved Second Harmonic Generation (TR-SHG)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BWIC-20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942406v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-resolved second harmonic generation : A tool designed to study solid-solid transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Detection of order-disorder transition in organic solids by using temperature-resolved Second Harmonic Generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">BWIC-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942358v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-resolved second harmonic generation A tool designed to study solid-solid transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Temperature-resolved second harmonic generation : A tool designed to study solid-solid transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942379v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Temperature-resolved second harmonic generation A tool designed to study solid-solid transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942385v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7247,845 +7381,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation Microscopy (SHG-M) to Monitor Phase Transitions in Disordered Organic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clevers Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Almoussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432644v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432624v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Second Harmonic Generation a reliable tool for studying solid-solid phase transition and structural purity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8095,104 +8229,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-frosting and anti-dew device for spectroscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019215326A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8202,114 +8336,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping of in-situ optical methods to characterize organic molecular crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analytical chemistry. Université de rouen, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01957285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8377,51 +8511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8A9BF7E"/>
+    <w:nsid w:val="DB554A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8608,51 +8742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-clevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-1141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Oketani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Oyamada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hisaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00303D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ianno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00841a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Numao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Motokawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusa Takemoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaytseva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yoshioka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gendron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-clevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-1141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Oketani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Oyamada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hisaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00303D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ianno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00841a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Numao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Motokawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904130" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusa Takemoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaytseva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yoshioka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gendron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>