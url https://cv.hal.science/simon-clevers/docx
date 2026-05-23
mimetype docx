--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,8456 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8405 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon CLEVERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-clevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1377-1141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VZ3-I7QAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice softening and diffusive dynamics in the polar metal LiReO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kantaro Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Masuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Yanagisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (14), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adt3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The persistence and crystallization behavior of atorvastatin calcium amorphous dispersions in polyvinylpyrrolidone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haykel Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order–Disorder Phase Transition between High- and Low- Z ′ Crystal Structures of the P 1 Space Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryusei Oketani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Oyamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Hisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2230-2238. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina C Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo B. Rietveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ce01199e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haykel Galai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.105334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kryptoracemic Compounds Hunting and Frequency in the Cambridge Structural Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.7407-7419. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CE00303D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-Synephrine enantiomers: binary phase diagram, crystal structure and kinetic stability of a metastable conglomerate monitored by nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Ianno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (36), pp.6071-6080. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ce00841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Mechanism of Preferential Enrichment Phenomenon Observed for the Cocrystal of ( RS )‐2‐{4‐[(4‐Chlorophenoxy)methyl]phenoxy}propionic Acid and Isonicotinamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Numao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junko Motokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.16405-16413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201904130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Superparamagnetic-like Behavior Observed in Non-π-delocalized Nitroxide Diradical Compounds Showing Discotic Liquid Crystalline Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusa Takemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaytseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuaki Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yoshioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoichi Takanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (65), pp.17293-17302. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Intermediate Polymorph of 1-Fluoro-adamantane and Its Second-Order-like Transition toward the Low Temperature Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.3395-3401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Observation of Polymorphic Transition during Crystallization of Organic Compounds Showing Preferential Enrichment By Means Of Temperature-Controlled Video-Microscopy and Time-Resolved X-ray Powder Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekai Iwama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.671-676. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Conjugated Organosilica Semiconductors: Toward Robust Organic Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tjoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (9), pp.1700218. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.201700218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimorphism of N-methylurea: crystal structures, phase transitions and thermodynamic stabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Mondieig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (25), pp.4772-4778. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ce00652c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of H-bonds in the solid state organization of [1]benzothieno[3,2-b][1]benzothiophene (BTBT) structures: bis(hydroxy-hexyl)-BTBT, as a functional derivative offering efficient air stable organic field effect transistors (OFETs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Tang Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (28), pp.6742 - 6749. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TC01814A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the Second Harmonic Generation to Characterize Crystalline Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (6), pp.971 - 983. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201400756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A racemic and enantiopure unsymmetric diiron(III) complex with a chiral o-carborane-based pyridylalcohol ligand: combined chiroptical, magnetic, and nonlinear optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Di Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minying Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Teixidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Viñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Giner Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.1081-1090. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201303037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2(PO4)[middle dot]3H2O (A = K+, NH4+ and Rb+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cation size on the second harmonic generation response of chiral A(VO2)2 (PO4)·3H2O (A = K+ , NH4+ and Rb+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10902-10906. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01847H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of order–disorder transition in organic solids by using temperature resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1078, pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotropic Transition Mechanism of m -Hydroxybenzoic Acid Investigated by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.3697 - 3704. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg400712s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature resolved second harmonic generation to probe the structural purity of m-hydroxybenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (1), pp.271 - 277. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-012-2763-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de Génération de Seconde Harmonique pour la Caractérisation de Cristaux Moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution : In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Second Harmonic Generation Microscopy (SHG-M) in Material Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and macroscopic symmetry breakings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryusei Oketani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Molecular Chirality 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestigation of 1-fluoro-adamantane phase transitions by temperature-resolved second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid π-conjugated organosilica materials: semiconductors for the first fully covalent transistor or photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Gorisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPi13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. H. Yan &amp; Prof. B.Z. Tang, Jun 2017, Hongkong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association of Crystal Growth 48th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formic Acid (FA)/Water Phase Diagram by means of Temperature-Resolved Second Harmonic Generation and FA Phase Transition: a Reinvestigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tainjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th BIWIC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and structural characterization new polymorphs of N-methylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gbabode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mondieig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of Fast Crystallization by means of X-Ray Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 1: Literature Review and Experimental Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature resolved second harmonic generation (TR-SHG) to investigate desolvation processes among organic solvates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Second Harmonic Generation (SHG) in Material Science Studies. Part 2: Application to Polymorphism and Phase Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of order-disorder transition in organic solids by using temperature-resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BWIC-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-resolved second harmonic generation : A tool designed to study solid-solid transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-resolved second harmonic generation A tool designed to study solid-solid transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Agasse-Peulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation Microscopy (SHG-M) to Monitor Phase Transitions in Disordered Organic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clevers Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray for monitoring crystallization and phase transitions in suspension: In-situX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baaklini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rayong, Thailand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arevalo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ X-ray diffraction for a better understanding of industrial crystallization processes : the In-SituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la division Chimie du Solide - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction for a better understanding od industrial crystallization processes : the InsituX technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Second Harmonic Generation a reliable tool for studying solid-solid phase transition and structural purity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII èmes JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-frosting and anti-dew device for spectroscopic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019215326A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping of in-situ optical methods to characterize organic molecular crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analytical chemistry. Université de rouen, 2014. English. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01957285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8511,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB554A81"/>
+    <w:nsid w:val="14F18D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8742,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-clevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-1141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Oketani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Oyamada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hisaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00303D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ianno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00841a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Numao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Motokawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904130" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusa Takemoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaytseva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yoshioka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gendron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-clevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1377-1141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VZ3-I7QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantaro Murayama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Masuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Sakai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yanagisawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt3886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusei Oketani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Oyamada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hisaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00303D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ianno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00841a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Numao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Motokawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusa Takemoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaytseva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuaki Suzuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yoshioka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Takanishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Barrio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00353" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekai Iwama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400756" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8DWNCL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Salvo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minying Tsang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CA85B4F0C9174FE7B77627B7F4A30F27C7720C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auguste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01847H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.04.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL84KG4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400712s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2763-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB106E520475C5FE299FFC42DE26A92276284D3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03101548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gendron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clevers Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nachbaur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>