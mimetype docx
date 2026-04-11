--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -756,347 +756,347 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire une analyse critique de la société. Le soutien public de la Belgique francophone à l’éducation permanente</w:t>
+                <w:t xml:space="preserve">« L’histoire de la démocratie, ce n’est pas seulement l’histoire du suffrage universel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Carly</w:t>
+                <w:t xml:space="preserve">Pierre Rosanvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Neilz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 121, pp.147-153. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 121, pp.14-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413141v1</w:t>
+                <w:t xml:space="preserve">hal-05413139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’histoire de la démocratie, ce n’est pas seulement l’histoire du suffrage universel »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du patronat associatif. Étude du syndicat des employeurs du lien social et familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0014⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 153, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.153.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413139v1</w:t>
+                <w:t xml:space="preserve">hal-04993568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du patronat associatif. Étude du syndicat des employeurs du lien social et familial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire une analyse critique de la société. Le soutien public de la Belgique francophone à l’éducation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Carly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Neilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 153, pp.77-93. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121, pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.153.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993568v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quel prix les associations peuvent-elles rester libres ?</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kirszbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 121 (3), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,239 +2178,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Greilsammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156187v1</w:t>
+                <w:t xml:space="preserve">hal-04156189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Greilsammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achin</w:t>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156189v1</w:t>
+                <w:t xml:space="preserve">hal-04156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité du voisinage face au changement climatique</w:t>
               </w:r>
@@ -2727,3731 +2727,3865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer, (s’)éduquer, développer pour changer le monde. Entretien avec Jean-François Draperi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Draperi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roueff</w:t>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253354v1</w:t>
+                <w:t xml:space="preserve">hal-03191357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578221v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t>
+                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 360 (2), pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.360.0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191357v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176532v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopérer, (s’)éduquer, développer pour changer le monde. Entretien avec Jean-François Draperi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Draperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 360 (2), pp.120-126. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, pp.164-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.360.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198193v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446872v1</w:t>
+                <w:t xml:space="preserve">hal-03578221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du livre de Dan Ferrand-Bechmann (sous la direction de) L’écoute, au cœur du métier bénévole, Chronique sociale, 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431317v1</w:t>
+                <w:t xml:space="preserve">hal-05446872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
+                <w:t xml:space="preserve">Recension du livre de Dan Ferrand-Bechmann (sous la direction de) L’écoute, au cœur du métier bénévole, Chronique sociale, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 219-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084620v1</w:t>
+                <w:t xml:space="preserve">hal-03431317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de travail dans les entreprises associatives. Salariés et employeurs bénévoles face à l’ambivalence de leurs rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°101-102 (2), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.101.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
+                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.10663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902837v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l'animation</w:t>
+                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357 (3), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702972v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre travail éducatif et citoyenneté : l’animation et l’éducation populaire , Francis Lebon, Champ social, 2020, 196 pages</w:t>
+                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.83-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107545v1</w:t>
+                <w:t xml:space="preserve">hal-03702972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancer l’alerte contre l’évasion fiscale : ressorts et effets du Luxleaks. Entretien avec Antoine Deltour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre travail éducatif et citoyenneté : l’animation et l’éducation populaire , Francis Lebon, Champ social, 2020, 196 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.097.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°358 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.358.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02902843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner par l’accompagnement. Quand l’État professionnalise les associations employeuses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lancer l’alerte contre l’évasion fiscale : ressorts et effets du Luxleaks. Entretien avec Antoine Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.036.0135⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°97 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.097.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440679v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouverner par l’accompagnement. Quand l’État professionnalise les associations employeuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.095.0007⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Économie sociale et solidaire ? Modèles d’innovation et modes de gouvernance, 3 (36), pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.036.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248415v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mouvements, 95 (3), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447133v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t>
+                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680137v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations au service des politiques de l’emploi : genèse du dispositif local d’accompagnement</w:t>
+                <w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 163, pp.557-570</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274040v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les associations au service des politiques de l’emploi : genèse du dispositif local d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.557-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179928v1</w:t>
+                <w:t xml:space="preserve">hal-02274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires</w:t>
+                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85 (1), pp.7-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01672821v1</w:t>
+                <w:t xml:space="preserve">hal-03179928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Éditorial. Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 85 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.085.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456432v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01672821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254087v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152538v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer un syndicat pour défendre les salariés du secteur associatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254088v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créer un syndicat pour défendre les salariés du secteur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254090v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254083v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalité politique sur le plateau de Millevaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (84)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254079v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
+                <w:t xml:space="preserve">Vitalité politique sur le plateau de Millevaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 4 (84)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254077v1</w:t>
+                <w:t xml:space="preserve">hal-01254079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accélération de la finance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189063v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aire du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">L'accélération de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.122-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0122⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189061v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">L'aire du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.122-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189059v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189058v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De chacun (volontairement) selon ses capacités à chacun (inconditionnellement) selon ses besoins ». Entretien avec Philippe Van Parijs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 73 (1), pp.155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.073.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423082v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition, une utopie concrète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.075.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels droits pour un plein accès à la citoyenneté ? Entretien avec Robert Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mylondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (1), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.073.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprises d'entreprises. Table ronde avec François Longérinas et Maxime Quijoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.075.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amap : agir local pour agir global. Entretien avec Stéphanie Cabantous, porte-parole du Miramap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.21-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.075.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du film Cultures en transition de Nils Aguilar, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (75), pp.157-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.075.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De chacun (volontairement) selon ses capacités à chacun (inconditionnellement) selon ses besoins ». Entretien avec Philippe Van Parijs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.073.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un revenu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaibi Leila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pour le droit à l'emploi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6461,645 +6595,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire, de Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://esprit.presse.fr/actualite-des-livres/simon-cottin-marx/l-economie-sociale-et-solidaire-de-timothee-duverger-44702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repolitiser le temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.114.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. » Entretien avec Christophe Dejours,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension du livre de Fleuriel, S. (2021), La convention collective nationale du sport. Un droit sur mesure, Grenoble, Presses Universitaires de Grenoble, 148 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.035.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253364v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés intentionnelles : des utopies concrètes du travail. Entretien avec Michel Lallement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lallement</w:t>
+                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. » Entretien avec Christophe Dejours,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréline Cardoso</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03253360v1</w:t>
+                <w:t xml:space="preserve">hal-03253364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du livre de Fleuriel, S. (2021), La convention collective nationale du sport. Un droit sur mesure, Grenoble, Presses Universitaires de Grenoble, 148 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les communautés intentionnelles : des utopies concrètes du travail. Entretien avec Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.153-155. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.035.0153⟩</w:t>
+                <w:t xml:space="preserve">Auréline Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499202v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucléaire, une (dé)raison d’État. Entretien avec Bernard Laponche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabé Binctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laponche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Matthieu Hély et Pascale Moulévrier publié à La Dispute en 2013 : &amp;quot;L'économie sociale et solidaire : de l'utopie aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7109,547 +7243,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kirszbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance publique est responsable du salariat associatif « atypique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciriec France. 2023, pp.49-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'Etat et les collectivités locales mobilisent directement les bénévoles. Une &amp;quot;bénévolisation&amp;quot; de l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations et conflits au travail dans les petites entreprises associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie française sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Purenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Chaire Unesco Politiques Urbaines et Citoyenneté. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03350522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’engagement associatif des 15 35 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire citoyenneté de Sciences Po Saint-Germain-en-Laye. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7659,185 +7793,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser pour &amp;quot;marchandiser&amp;quot; (et inversement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris Est Marne-la-vallée, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01416840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser pour «marchandiser» (et inversement) : quand l’État accompagne les associations employeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016PESC0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01566009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7984,51 +8118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>