--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -756,51 +756,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1076,761 +1076,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quel prix les associations peuvent-elles rester libres ?</w:t>
+                <w:t xml:space="preserve">Une politique de formation professionnelle hors du contrôle étatique. Le cas d’Uniformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 408, pp.74-78. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.408.0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265033v1</w:t>
+                <w:t xml:space="preserve">hal-05592143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La directive sur le travail des plateformes : une victoire contre l’ubérisation. Entretien avec Leïla Chaibi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À quel prix les associations peuvent-elles rester libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.120.0059⟩</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 408, pp.74-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.408.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067239v1</w:t>
+                <w:t xml:space="preserve">hal-05265033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie d’interpellation : les contre-pouvoirs au service de la République</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Balazard</w:t>
+                <w:t xml:space="preserve">La directive sur le travail des plateformes : une victoire contre l’ubérisation. Entretien avec Leïla Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 121 (3), pp.5-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2025, n° 119, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.120.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489237v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État contre les associations. Anatomie d’un tournant autoritaire d’Antonio Delfini et Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heichette, S. (2023). Les cadres salariés du secteur social et médico-social. Quand le managérialisme instrumentalise l’encadrement. Rennes : Presses universitaires de Rennes, 292 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démocratie d’interpellation : les contre-pouvoirs au service de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kirszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04839527v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des organisations sans patron ? Entretien avec Simon Cottin-Marx et Baptiste Mylondo à propos de leur ouvrage Travailler sans patron, Paris, Gallimard, 2024</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heichette, S. (2023). Les cadres salariés du secteur social et médico-social. Quand le managérialisme instrumentalise l’encadrement. Rennes : Presses universitaires de Rennes, 292 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-04750544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Union européenne au chevet des forêts : une préoccupation récente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Mowat</w:t>
+                <w:t xml:space="preserve">Des organisations sans patron ? Entretien avec Simon Cottin-Marx et Baptiste Mylondo à propos de leur ouvrage Travailler sans patron, Paris, Gallimard, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jcs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493422v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out militant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Union européenne au chevet des forêts : une préoccupation récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Mowat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (113), pp.156-164. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 116, pp.38-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057618v1</w:t>
+                <w:t xml:space="preserve">hal-04493422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager le travail et réduire les inégalités : libérer du temps pour des activités citoyennes et écologiques Entretien avec Dominique Méda</w:t>
               </w:r>
@@ -1914,654 +1914,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières du travail. Entretien avec Maud Simonet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le burn-out militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (114), pp.74-83. </w:t>
+              <w:t xml:space="preserve">, 2023, 1 (113), pp.156-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.114.0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205875v1</w:t>
+                <w:t xml:space="preserve">hal-04057618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations alternatives selon Joyce Rothschild-Whitt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frontières du travail. Entretien avec Maud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 2 (114), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258456v1</w:t>
+                <w:t xml:space="preserve">hal-04205875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement et fonctionnement du monde associatif : la marchandisation et ses conséquences. Avant-propos</w:t>
+                <w:t xml:space="preserve">Les organisations alternatives selon Joyce Rothschild-Whitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Trenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407656v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financement et fonctionnement du monde associatif : la marchandisation et ses conséquences. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.114.0038⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.7-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.234.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156189v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Greilsammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156187v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité du voisinage face au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03805033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du patronat associatif dans l’éclatement conventionnel de la branche sanitaire, sociale et médico-sociale à but non lucratif</w:t>
+                <w:t xml:space="preserve">La solidarité du voisinage face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.038.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04002970v1</w:t>
+                <w:t xml:space="preserve">hal-03805033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions et émotions dans le travail social précaire. Une sociologie des éducateurs et éducatrices dans les foyers pour enfants Charlène Charles Éditions Octares, 2021</w:t>
               </w:r>
@@ -2623,1766 +2623,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du patronat associatif dans l’éclatement conventionnel de la branche sanitaire, sociale et médico-sociale à but non lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (38), pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394256v1</w:t>
+                <w:t xml:space="preserve">hal-04002970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t>
+                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191357v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
+                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 360 (2), pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.360.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176532v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
+                <w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198193v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer, (s’)éduquer, développer pour changer le monde. Entretien avec Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106, pp.164-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.106.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 106 (2), pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446872v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du livre de Dan Ferrand-Bechmann (sous la direction de) L’écoute, au cœur du métier bénévole, Chronique sociale, 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03431317v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de travail dans les entreprises associatives. Salariés et employeurs bénévoles face à l’ambivalence de leurs rôles</w:t>
+                <w:t xml:space="preserve">Recension du livre de Dan Ferrand-Bechmann (sous la direction de) L’écoute, au cœur du métier bénévole, Chronique sociale, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 219-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.101.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03162741v1</w:t>
+                <w:t xml:space="preserve">hal-03431317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
+                <w:t xml:space="preserve">Les relations de travail dans les entreprises associatives. Salariés et employeurs bénévoles face à l’ambivalence de leurs rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.83-104. </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°101-102 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.10663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.101.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084620v1</w:t>
+                <w:t xml:space="preserve">hal-03162741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
+                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.10663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902837v1</w:t>
+                <w:t xml:space="preserve">hal-05084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre travail éducatif et citoyenneté : l’animation et l’éducation populaire , Francis Lebon, Champ social, 2020, 196 pages</w:t>
+                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°358 (4), pp.119. </w:t>
+              <w:t xml:space="preserve">, 2020, 357 (3), pp.109-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.358.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03107545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancer l’alerte contre l’évasion fiscale : ressorts et effets du Luxleaks. Entretien avec Antoine Deltour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre travail éducatif et citoyenneté : l’animation et l’éducation populaire , Francis Lebon, Champ social, 2020, 196 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.097.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°358 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.358.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902843v1</w:t>
+                <w:t xml:space="preserve">hal-03107545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner par l’accompagnement. Quand l’État professionnalise les associations employeuses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lancer l’alerte contre l’évasion fiscale : ressorts et effets du Luxleaks. Entretien avec Antoine Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Économie sociale et solidaire ? Modèles d’innovation et modes de gouvernance, 3 (36), pp.135-151. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°97 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.036.0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.097.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440679v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouverner par l’accompagnement. Quand l’État professionnalise les associations employeuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.095.0007⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Économie sociale et solidaire ? Modèles d’innovation et modes de gouvernance, 3 (36), pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.036.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248415v1</w:t>
+                <w:t xml:space="preserve">hal-02440679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°343, </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mouvements, 95 (3), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447133v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,650 +4436,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations au service des politiques de l’emploi : genèse du dispositif local d’accompagnement</w:t>
+                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274040v1</w:t>
+                <w:t xml:space="preserve">hal-01447133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les associations au service des politiques de l’emploi : genèse du dispositif local d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.557-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179928v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (1), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.085.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01672821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456515v1</w:t>
+                <w:t xml:space="preserve">hal-03179928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456432v1</w:t>
+                <w:t xml:space="preserve">hal-02456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254087v1</w:t>
+                <w:t xml:space="preserve">hal-02456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,1485 +5107,1563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer un syndicat pour défendre les salariés du secteur associatif</w:t>
+                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254088v1</w:t>
+                <w:t xml:space="preserve">hal-01254087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créer un syndicat pour défendre les salariés du secteur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254090v1</w:t>
+                <w:t xml:space="preserve">hal-01254088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
+              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254083v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalité politique sur le plateau de Millevaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (84)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254079v1</w:t>
+                <w:t xml:space="preserve">hal-01254083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
+                <w:t xml:space="preserve">Vitalité politique sur le plateau de Millevaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (84)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254077v1</w:t>
+                <w:t xml:space="preserve">hal-01254079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accélération de la finance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189063v1</w:t>
+                <w:t xml:space="preserve">hal-01254077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aire du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (3), pp.122-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.079.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">L'accélération de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189059v1</w:t>
+                <w:t xml:space="preserve">hal-01189063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189058v1</w:t>
+                <w:t xml:space="preserve">hal-01189059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition, une utopie concrète ?</w:t>
+                <w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.7-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.075.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140720v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels droits pour un plein accès à la citoyenneté ? Entretien avec Robert Castel</w:t>
+                <w:t xml:space="preserve">La transition, une utopie concrète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 73 (1), pp.111. </w:t>
+              <w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.073.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.075.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423081v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprises d'entreprises. Table ronde avec François Longérinas et Maxime Quijoux</w:t>
+                <w:t xml:space="preserve">Quels droits pour un plein accès à la citoyenneté ? Entretien avec Robert Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 75, pp.31-43. </w:t>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.075.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.073.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932164v1</w:t>
+                <w:t xml:space="preserve">hal-03423081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Amap : agir local pour agir global. Entretien avec Stéphanie Cabantous, porte-parole du Miramap</w:t>
+                <w:t xml:space="preserve">Reprises d'entreprises. Table ronde avec François Longérinas et Maxime Quijoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 75, pp.21-30. </w:t>
+              <w:t xml:space="preserve">, 2013, 75, pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.075.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.075.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932159v1</w:t>
+                <w:t xml:space="preserve">hal-00932164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du film Cultures en transition de Nils Aguilar, 2011</w:t>
+                <w:t xml:space="preserve">Les Amap : agir local pour agir global. Entretien avec Stéphanie Cabantous, porte-parole du Miramap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3 (75), pp.157-160. </w:t>
+              <w:t xml:space="preserve">, 2013, 75, pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.075.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.075.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932153v1</w:t>
+                <w:t xml:space="preserve">hal-00932159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De chacun (volontairement) selon ses capacités à chacun (inconditionnellement) selon ses besoins ». Entretien avec Philippe Van Parijs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du film Cultures en transition de Nils Aguilar, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 73 (1), pp.155. </w:t>
+              <w:t xml:space="preserve">, 2013, 3 (75), pp.157-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.073.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.075.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423082v1</w:t>
+                <w:t xml:space="preserve">hal-00932153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De chacun (volontairement) selon ses capacités à chacun (inconditionnellement) selon ses besoins ». Entretien avec Philippe Van Parijs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.073.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un revenu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaibi Leila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pour le droit à l'emploi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6595,645 +6673,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie sociale et solidaire, de Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://esprit.presse.fr/actualite-des-livres/simon-cottin-marx/l-economie-sociale-et-solidaire-de-timothee-duverger-44702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repolitiser le temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.7-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Fleuriel, S. (2021), La convention collective nationale du sport. Un droit sur mesure, Grenoble, Presses Universitaires de Grenoble, 148 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.153-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/neg.035.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. » Entretien avec Christophe Dejours,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés intentionnelles : des utopies concrètes du travail. Entretien avec Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréline Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucléaire, une (dé)raison d’État. Entretien avec Bernard Laponche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé Binctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laponche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Matthieu Hély et Pascale Moulévrier publié à La Dispute en 2013 : &amp;quot;L'économie sociale et solidaire : de l'utopie aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7243,547 +7321,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kirszbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance publique est responsable du salariat associatif « atypique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciriec France. 2023, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'Etat et les collectivités locales mobilisent directement les bénévoles. Une &amp;quot;bénévolisation&amp;quot; de l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations et conflits au travail dans les petites entreprises associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie française sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïk Purenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Chaire Unesco Politiques Urbaines et Citoyenneté. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03350522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’engagement associatif des 15 35 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire citoyenneté de Sciences Po Saint-Germain-en-Laye. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7793,185 +7871,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser pour &amp;quot;marchandiser&amp;quot; (et inversement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris Est Marne-la-vallée, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01416840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser pour «marchandiser» (et inversement) : quand l’État accompagne les associations employeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01566009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8118,51 +8196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>