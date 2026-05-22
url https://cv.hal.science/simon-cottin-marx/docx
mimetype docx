--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -972,209 +972,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire une analyse critique de la société. Le soutien public de la Belgique francophone à l’éducation permanente</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une politique de formation professionnelle hors du contrôle étatique. Le cas d’Uniformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.121.0147⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413141v1</w:t>
+                <w:t xml:space="preserve">hal-05592143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique de formation professionnelle hors du contrôle étatique. Le cas d’Uniformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire une analyse critique de la société. Le soutien public de la Belgique francophone à l’éducation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Carly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Neilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (3-4), </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 121, pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/16252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.121.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592143v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quel prix les associations peuvent-elles rester libres ?</w:t>
               </w:r>
@@ -1810,239 +1810,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager le travail et réduire les inégalités : libérer du temps pour des activités citoyennes et écologiques Entretien avec Dominique Méda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le burn-out militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (114), pp.164-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.114.0164⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (113), pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.113.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156543v1</w:t>
+                <w:t xml:space="preserve">hal-04057618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out militant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partager le travail et réduire les inégalités : libérer du temps pour des activités citoyennes et écologiques Entretien avec Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (113), pp.156-164. </w:t>
+              <w:t xml:space="preserve">, 2023, 2 (114), pp.164-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.113.0156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057618v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du travail. Entretien avec Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2256,239 +2256,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Greilsammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achin</w:t>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156189v1</w:t>
+                <w:t xml:space="preserve">hal-04156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps libre. Une conquête sociale à (re)politiser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Léon Blum, le Front populaire et la conquête du temps libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Greilsammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.7-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 114, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156187v1</w:t>
+                <w:t xml:space="preserve">hal-04156189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité du voisinage face au changement climatique</w:t>
               </w:r>
@@ -2541,1010 +2541,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions et émotions dans le travail social précaire. Une sociologie des éducateurs et éducatrices dans les foyers pour enfants Charlène Charles Éditions Octares, 2021</w:t>
+                <w:t xml:space="preserve">Le rôle du patronat associatif dans l’éclatement conventionnel de la branche sanitaire, sociale et médico-sociale à but non lucratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.188-191. </w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (38), pp.121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.127.0180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779639v1</w:t>
+                <w:t xml:space="preserve">hal-04002970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du patronat associatif dans l’éclatement conventionnel de la branche sanitaire, sociale et médico-sociale à but non lucratif</w:t>
+                <w:t xml:space="preserve">Tensions et émotions dans le travail social précaire. Une sociologie des éducateurs et éducatrices dans les foyers pour enfants Charlène Charles Éditions Octares, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (38), pp.121-138. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.188-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.038.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.127.0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002970v1</w:t>
+                <w:t xml:space="preserve">hal-03779639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 106 (2), pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176532v1</w:t>
+                <w:t xml:space="preserve">hal-04394256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.360.0120⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198193v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être employeur bénévole dans une crèche associative et parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.073.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447087v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer, (s’)éduquer, développer pour changer le monde. Entretien avec Jean-François Draperi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiter le gâchis humain dans les petites structures employeuses. L’exemple de la commission paritaire employeurs-salariés de la Confédération paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106, pp.164-182. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 360 (2), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.106.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.360.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253354v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Coopérer, (s’)éduquer, développer pour changer le monde. Entretien avec Jean-François Draperi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 106, pp.164-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578221v1</w:t>
+                <w:t xml:space="preserve">hal-03253354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dejours</w:t>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 106 (2), pp.27-40. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394256v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446872v1</w:t>
@@ -3622,343 +3622,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de travail dans les entreprises associatives. Salariés et employeurs bénévoles face à l’ambivalence de leurs rôles</w:t>
+                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n°101-102 (2), pp.29. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.101.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.10663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162741v1</w:t>
+                <w:t xml:space="preserve">hal-05084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l’animation</w:t>
+                <w:t xml:space="preserve">Les relations de travail dans les entreprises associatives. Salariés et employeurs bénévoles face à l’ambivalence de leurs rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.83-104. </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°101-102 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.10663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.101.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084620v1</w:t>
+                <w:t xml:space="preserve">hal-03162741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l'animation</w:t>
+                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357 (3), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702972v1</w:t>
+                <w:t xml:space="preserve">hal-02902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directeurs·trices de centres sociaux face à la bureaucratisation. Les conditions de travail dans le monde associatif dépendantes de l’action des pouvoirs publics ?</w:t>
+                <w:t xml:space="preserve">Naissance et unité du patronat associatif du secteur de l'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.83-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.357.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902837v1</w:t>
+                <w:t xml:space="preserve">hal-03702972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre travail éducatif et citoyenneté : l’animation et l’éducation populaire , Francis Lebon, Champ social, 2020, 196 pages</w:t>
               </w:r>
@@ -4195,64 +4195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,222 +4319,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t>
+                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680137v1</w:t>
+                <w:t xml:space="preserve">hal-01447133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du marché des consultants associatifs : le dispositif local d'accompagnement, un &amp;quot;plan Marshall associatif&amp;quot;?</w:t>
+                <w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°343, </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1038784ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447133v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations au service des politiques de l’emploi : genèse du dispositif local d’accompagnement</w:t>
               </w:r>
@@ -4583,295 +4583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires</w:t>
+                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85 (1), pp.7-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01672821v1</w:t>
+                <w:t xml:space="preserve">hal-03179928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires (dossier)</w:t>
+                <w:t xml:space="preserve">Éditorial. Ma cité s’organise. Community organizing et mobilisations dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mouvements, 85 (1), pp.7-145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 85 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.085.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179928v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01672821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4918,51 +4918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5003,209 +5003,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t>
+              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152538v1</w:t>
+                <w:t xml:space="preserve">hal-01254087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’organiser en coopérative plutôt qu’en association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Draperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (81), </w:t>
+              <w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254087v1</w:t>
+                <w:t xml:space="preserve">hal-01152538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un syndicat pour défendre les salariés du secteur associatif</w:t>
               </w:r>
@@ -5263,577 +5263,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254090v1</w:t>
+                <w:t xml:space="preserve">hal-01254077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité politique sur le plateau de Millevaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (84)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du livre d’Anne Lambert, « Tous propriétaires ! ». L’envers du décor pavillonnaire, Paris, Seuil, coll. « liber », 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les associations. De l’éducation populaire aux politiques de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 4 (84), pp.173-177. </w:t>
+              <w:t xml:space="preserve">, 2015, 81, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254077v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aire du numérique</w:t>
+                <w:t xml:space="preserve">L'accélération de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.122-137. </w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189061v1</w:t>
+                <w:t xml:space="preserve">hal-01189063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accélération de la finance</w:t>
+                <w:t xml:space="preserve">L'aire du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.122-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189063v1</w:t>
+                <w:t xml:space="preserve">hal-01189061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
               </w:r>
@@ -5845,77 +5845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6749,90 +6749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,93 +6950,93 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut une théorie de la coopération, du travail vivant individuel et collectif. » Entretien avec Christophe Dejours,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.106.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253364v1</w:t>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïk Purenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cestes.cnam.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lise-cnrs.cnam.fr/lise-laboratoire-interdisciplinaire-pour-la-sociologie-economique/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/la-privatisation-numerique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/nouveautes/290-c-est-pour-la-bonne-cause--9782708253766.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-du-monde-associatif--9782707199188.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosanvallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Carly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Neilz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.408.0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chaibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.121.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LQKRD4FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mowat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156189v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Greilsammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.127.0180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.360.0120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10663" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.101.0029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Paradis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.036.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saunders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038784ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.085.0007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0173" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0111" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.073.0155" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaibi Leila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Binctin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laponche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350522v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cortesero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gabalda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01566009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC0046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>