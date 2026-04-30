--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -706,237 +706,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer un routeur par un serveur Linux : retour d'expérience des passerelles d'accès à Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Delabroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Delabroye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">JRES - Journées Réseaux de l'Enseignement et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807244v1</w:t>
+                <w:t xml:space="preserve">hal-02401684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer un routeur par un serveur Linux : retour d'expérience des passerelles d'accès à Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dimitri Delabroye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES - Journées Réseaux de l'Enseignement et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401684v1</w:t>
+                <w:t xml:space="preserve">hal-04807244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'expériences avec Grid'5000</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infrastructure réseau de Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2059,51 +2059,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t>
+                <w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
@@ -2135,97 +2135,97 @@
                 <w:t xml:space="preserve">Oleg Lodygensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Kacsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819907v1</w:t>
+                <w:t xml:space="preserve">hal-00819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t>
+                <w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
@@ -2257,73 +2257,73 @@
                 <w:t xml:space="preserve">Oleg Lodygensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Kacsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819903v1</w:t>
+                <w:t xml:space="preserve">hal-00819907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures.</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B20E1AB"/>
+    <w:nsid w:val="BE797973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2939,51 +2939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-delamare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3663-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hadj-Djilani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d974aec33b495ab3b19c0f55e3a00dd19012a6fd;origin=https://gitlab.inria.fr/faustgrp/lazylinop;visit=swh:1:snp:41bfa6abec71c1466bc275c03b307ee2e1f349fc;anchor=swh:1:rev:2be493f2a52449432008691f9c2bd3a368c172a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:366a6ff753ad0b0a1926140eb9dfee2b7f5258f2;origin=https://gitlab.inria.fr/grid5000/kwollect" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS51825.2021.9484540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delabroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01015448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-delamare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3663-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hadj-Djilani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d974aec33b495ab3b19c0f55e3a00dd19012a6fd;origin=https://gitlab.inria.fr/faustgrp/lazylinop;visit=swh:1:snp:41bfa6abec71c1466bc275c03b307ee2e1f349fc;anchor=swh:1:rev:2be493f2a52449432008691f9c2bd3a368c172a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:366a6ff753ad0b0a1926140eb9dfee2b7f5258f2;origin=https://gitlab.inria.fr/grid5000/kwollect" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS51825.2021.9484540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delabroye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01015448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>