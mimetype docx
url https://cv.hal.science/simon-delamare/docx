--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -706,237 +706,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer un routeur par un serveur Linux : retour d'expérience des passerelles d'accès à Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dimitri Delabroye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES - Journées Réseaux de l'Enseignement et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401684v1</w:t>
+                <w:t xml:space="preserve">hal-04807244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer un routeur par un serveur Linux : retour d'expérience des passerelles d'accès à Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Delabroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Delabroye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">JRES - Journées Réseaux de l'Enseignement et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807244v1</w:t>
+                <w:t xml:space="preserve">hal-02401684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'expériences avec Grid'5000</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infrastructure réseau de Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2059,51 +2059,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t>
+                <w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
@@ -2135,97 +2135,97 @@
                 <w:t xml:space="preserve">Oleg Lodygensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Kacsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819903v1</w:t>
+                <w:t xml:space="preserve">hal-00819907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t>
+                <w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
@@ -2257,73 +2257,73 @@
                 <w:t xml:space="preserve">Oleg Lodygensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Kacsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819907v1</w:t>
+                <w:t xml:space="preserve">hal-00819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures.</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE797973"/>
+    <w:nsid w:val="F050BE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2939,51 +2939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-delamare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3663-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hadj-Djilani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d974aec33b495ab3b19c0f55e3a00dd19012a6fd;origin=https://gitlab.inria.fr/faustgrp/lazylinop;visit=swh:1:snp:41bfa6abec71c1466bc275c03b307ee2e1f349fc;anchor=swh:1:rev:2be493f2a52449432008691f9c2bd3a368c172a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:366a6ff753ad0b0a1926140eb9dfee2b7f5258f2;origin=https://gitlab.inria.fr/grid5000/kwollect" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS51825.2021.9484540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delabroye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01015448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-delamare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3663-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175703949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hadj-Djilani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d974aec33b495ab3b19c0f55e3a00dd19012a6fd;origin=https://gitlab.inria.fr/faustgrp/lazylinop;visit=swh:1:snp:41bfa6abec71c1466bc275c03b307ee2e1f349fc;anchor=swh:1:rev:2be493f2a52449432008691f9c2bd3a368c172a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:366a6ff753ad0b0a1926140eb9dfee2b7f5258f2;origin=https://gitlab.inria.fr/grid5000/kwollect" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS51825.2021.9484540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delabroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01639524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01015448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>