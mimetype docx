--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -242,1459 +242,1459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
+                <w:t xml:space="preserve">New insight into barium toxicity in the gills of the European clam (Ruditapes decussatus): a focus on redox status, fatty acids profiles, and histological structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bain</w:t>
+                <w:t xml:space="preserve">Zeineb Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Wafa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zaffino</w:t>
+                <w:t xml:space="preserve">Safa Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalya Belhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-024-01151-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356763v1</w:t>
+                <w:t xml:space="preserve">hal-04837192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Twenty exposure concentrations, zero dose-response for subcellular biomarkers: Unravelling this paradox in cadmium and copper exposed Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05356960v1</w:t>
+                <w:t xml:space="preserve">hal-05356763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue concentration, mortality, and response of subcellular biomarkers in Dreissena polymorpha exposed to nickel: absence of dose-response relationships for biomarkers despite dose-dependent toxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental observation and monitoring through space and time: a challenge for ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107517⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3312-3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35937-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225743v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Tissue concentration, mortality, and response of subcellular biomarkers in Dreissena polymorpha exposed to nickel: absence of dose-response relationships for biomarkers despite dose-dependent toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heudre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé de Vernisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.107517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168372v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into barium toxicity in the gills of the European clam (Ruditapes decussatus): a focus on redox status, fatty acids profiles, and histological structures</w:t>
+                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Khila</w:t>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Trabelsi</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Bejaoui</w:t>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalya Belhassen</w:t>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-024-01151-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837192v1</w:t>
+                <w:t xml:space="preserve">hal-05168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 1: on-site soil extraction of trace and rare earth elements</w:t>
+                <w:t xml:space="preserve">Cadmium Highlights Common and Specific Responses of Two Freshwater Sentinel Species, Dreissena polymorpha and Dreissena rostriformis bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Junet</w:t>
+                <w:t xml:space="preserve">Florence Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilleux</w:t>
+                <w:t xml:space="preserve">Aimie Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pertti Sarala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/geochem2023-056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proteomes12020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569987v1</w:t>
+                <w:t xml:space="preserve">hal-04589609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium Highlights Common and Specific Responses of Two Freshwater Sentinel Species, Dreissena polymorpha and Dreissena rostriformis bugensis</w:t>
+                <w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bultelle</w:t>
+                <w:t xml:space="preserve">Hélène Groffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimie Le Saux</w:t>
+                <w:t xml:space="preserve">Mohamed A Mahdjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise David</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes12020010⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589609v1</w:t>
+                <w:t xml:space="preserve">hal-04781700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New methodological approach for deep penetrating geochemistry and environmental studies part 1: on-site soil extraction of trace and rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Junet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Groffier</w:t>
+                <w:t xml:space="preserve">Camille Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A Mahdjoub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pertti Sarala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/geochem2023-056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781700v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal use of biomarkers in Dreissenids: implications for biomonitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology of Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+                <w:t xml:space="preserve">Kahina Mehennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28126-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144488v1</w:t>
+                <w:t xml:space="preserve">hal-04034863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology of Gammarus roeseli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CalIBRi: a web interface to calculate Integrated Biomarker Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106421⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27447-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034863v1</w:t>
+                <w:t xml:space="preserve">hal-04093993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CalIBRi: a web interface to calculate Integrated Biomarker Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal use of biomarkers in Dreissenids: implications for biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Jouffret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27447-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28126-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093993v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrated biomarker response in three anuran species larvae at sublethal concentrations of cypermethrin, chlorpyrifos, glyphosate, and glufosinate-ammonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Bassó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland Management as Major Energy Supply during the Early Industrialization: A Multiproxy Analysis in the Northwest European Lowlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,425 +2029,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling metal contamination from ultramafic sediments to biota along the Albanian shoreline of Lake Ohrid (Albania/Macedonia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+                <w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M Gross</w:t>
+                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romero Freire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.102641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325563v1</w:t>
+                <w:t xml:space="preserve">hal-03474468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of remote sensing tools for accurate charcoal kilns’ inventory and distribution analysis: Comparative assessment and prospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+                <w:t xml:space="preserve">Does the environmental history of mussels have an effect on the physiological response to additional stress under experimental conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dario Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102641⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 806 (Part 1), pp.149925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474468v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the environmental history of mussels have an effect on the physiological response to additional stress under experimental conditions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling metal contamination from ultramafic sediments to biota along the Albanian shoreline of Lake Ohrid (Albania/Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth M Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boutet</w:t>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Ana Romero Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Moraga</w:t>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 806 (Part 1), pp.149925. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475559v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does interspecific competition modify the response of grass plants against herbicide treatment? A hierarchical concentration-response approach</w:t>
               </w:r>
@@ -2567,77 +2567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular response of a sub-Antarctic population of the blue mussel (Mytilus edulis platensis) to a moderate thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,6464 +2695,6548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu/Zn-SODs in sympatric species: A comparison of zebra and quagga mussels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aimie Le Saux</w:t>
+                <w:t xml:space="preserve">Effect of interspecific competition on species sensitivity distribution models: Analysis of plant responses to chemical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauris Evariste</w:t>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (6), pp.1783-1790. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.110722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119126v1</w:t>
+                <w:t xml:space="preserve">hal-02619516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interspecific competition on species sensitivity distribution models: Analysis of plant responses to chemical stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
+                <w:t xml:space="preserve">Characterization of Cu/Zn-SODs in sympatric species: A comparison of zebra and quagga mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimie Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Couée</w:t>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.110722. </w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.1783-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619516v1</w:t>
+                <w:t xml:space="preserve">hal-03119126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise David</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.15174-15186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076004v1</w:t>
+                <w:t xml:space="preserve">hal-03081656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by CeO2 nanomaterials and salinity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04927-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03081656v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental transcriptomes of invasive dreissena, a model species in ecotoxicology and invasion biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Energy allocation in two dreissenid species under metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Flayac</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giambérini</w:t>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.234. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.889-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0252-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02337309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-individual multilevel approach for an integrative assessment of CuO nanoparticle effects on Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254 (Part A), pp.112976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.112976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bertrand</w:t>
+                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726333v1</w:t>
+                <w:t xml:space="preserve">hal-01726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Differential tolerance to nickel between Dreissena polymorpha and Dreissena rostriformis bugensis populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726355v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Caillet</w:t>
+                <w:t xml:space="preserve">Genotoxicity and physiological effects of CeO2 NPs on a freshwater bivalve (Corbicula fluminea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726343v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple stressors on biomarker responses in sympatric dreissenid populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.140-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01875961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological responses to salinity changes across the freshwater-marine continuum on two euryhaline bivalves: Corbicula fluminea and Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.334 - 342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrated biomarker response: a suitable tool to evaluate toxicity of metal-based nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Valsami-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.1 - 6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17435390.2016.1269374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 208, pp.608-618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 218, pp.39 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251699v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-biomarker responses in two dreissenid species following metal and thermal cross-stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726423v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (7), pp.935 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01519288v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une démarche graduée d'évaluation écotoxicologique des sédiments fluviaux : présentation et premiers tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Burga-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (4), pp.82-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nitrate co-pollution affect biological responses of an aquatic plant to two common herbicides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.355 - 364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of ceria nanoparticle impacts on the freshwater bivalve Dreissena polymorpha</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Total and methylmercury partitioning between colloids and true solution: From case studies in sediment overlying and porewaters to a generalized model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2016.1146363⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726553v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total and methylmercury partitioning between colloids and true solution: From case studies in sediment overlying and porewaters to a generalized model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3190⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 60, pp.1077-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01254568v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Silver nanoparticles impact the functional role of Gammarus roeseli (Crustacea Amphipoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.08.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.608-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281925v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of physiological, taxonomic, and molecular characteristics of a cultivable arsenic-resistant bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13753-13763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3840-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of cerium dioxide nanoparticle (nCeO2) sublethal effects on two freshwater invertebrates, Dreissena polymorpha and Gammarus roeseli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.63-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Pain-Devin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.282-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076591v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in variance means more than mean variations: What does variability tell us about population health status?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The integrated biomarker response revisited: optimization to avoid misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.2448-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726624v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of a niche-based approach to ecological risk assessment: Using macroinvertebrate species under multiple stressors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid Impact of Phenanthrene and Arsenic on Bacterial Community Structure and Activities in Sand Batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe N. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.09.033⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0313-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076543v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Impact of Phenanthrene and Arsenic on Bacterial Community Structure and Activities in Sand Batches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Billard</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0313-1⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076355v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of a niche-based approach to ecological risk assessment: Using macroinvertebrate species under multiple stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077417v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing temperatures on biomarker responses and accumulation of hazardous substances in rope mussels (Mytilus galloprovincialis) from Bizerte lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chalghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (9), pp.6108-6123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2540-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus content in detritus controls life‐history traits of a detritivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.807-815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.12079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of zebra mussel parasites: Modelling according to contamination in France and the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 176, pp.261-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Apoptosis in Host-Parasite Interactions in the Zebra Mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giambérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0065822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic impacts of sediment contamination and dam presence on river functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (2), pp.320-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.12060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic indicators of sediment quality associated with run-of-river reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 703 (1), pp.149-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-012-1355-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sublethal Cadmium Exposure on Antipredator Behavioural and Antitoxic Responses in the Invasive Amphipod Dikerogammarus villosus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes in soil bacterial communities following liming of acidified forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042435⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.116 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726629v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil bacterial communities following liming of acidified forests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of Sublethal Cadmium Exposure on Antipredator Behavioural and Antitoxic Responses in the Invasive Amphipod Dikerogammarus villosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sornom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bauda</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01726641v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependency of macroinvertebrates communities responses to contaminated sediments within run-of-river dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (7), pp.1336-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of thermal desorption on genotoxicity of multipolluted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (5), pp.955-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake kinetics of metals by the earthworm Eisenia fetida exposed to field-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (10), pp.2622 - 2628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic patterns in freshwater gammarid invasions: an analysis at the pan-European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (1), pp.100 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-008-8009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker versus environmental factors: seasonal variations and modelling of multixenobiotic defence (MXD) transport activity in transplanted zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 373 (1), pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and ecological characteristics of invasive species: a gammarid study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (1), pp.13 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-006-9001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières observations écologiques dans les hydrosystèmes français du polychète d'eau douce Hypania invalida introduit en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Di Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (3), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in functional biodiversity in an invaded freshwater ecosystem: the Moselle River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 542 (1), pp.113-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-004-8771-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of biological invasions in French freshwater systems by non-indigenous macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551 (1), pp.137 - 146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-005-4456-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits of the invader Dikerogammarus villosus (Crustacea : Amphiphoda) in the Moselle river, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigmentation polymorphism in the invasive amphipod Dikerogammarus villosus: some insights into its maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 264 (4), pp.391 - 397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0952836904005862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid range extension of the Ponto-Caspian amphipod &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; in France: potential consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 160 (1), pp.57 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0003-9136/2004/0160-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-related life-history traits of an invasive gammarid species: evaluation with a Laird–Gompertz model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (12), pp.2006-2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/Z03-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological traits of the amphipod invader &amp;lt;I&amp;gt;Dikerogammarus villosus&amp;lt;/I&amp;gt; on a mesohabitat scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158 (1), pp.43-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0003-9136/2003/0158-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikerogammarus villosus (Amphipoda: Gammaridae): another invasive species newly established in the Moselle river and French hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (1), pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/limn/2001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9162,10373 +9246,10373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des biomarqueurs face aux métaux : hypothèses attendues vs. réalité réponses chaotiques et voies de réaction cellulaire peu claires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque annuel ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703984v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807763v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de barrage et remobilisation de sédiments contaminés : conséquences sur les réponses biologiques de Dreissena polymorpha et Dreissena r. bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé de Vernisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé de Vernisy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM - 4e colloque annuel d’EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et Biosurveillance : éléments de validation méthodologique de l’utilisation des dreissènes pour les écosystèmes dulçaquicoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque annuel ECOBIM et le 4e colloque annuel d'EcotoQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS ETE, May 2023, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789481v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879414v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Comparaison des réponses biologiques chez deux espèces de dreissenidés dans un contexte de biosurveillance active d'une rivière urbaine, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718513v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of benthic invertebrate communities in a highly invaded ecosystem, the Mosel River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960760v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Dreissenids in the Moselle River: considering differential ecophysiological strategies to investigate their tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-term monitoring of benthic invertebrate communities in a highly invaded ecosystem, the Mosel River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aquatic Invasive Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ostende, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960755v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental emergent problems: the influence of the reproduction cycle in a freshwater sentinel species submitted to climatic and chemical stressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of ancient charcoal production activity in Northeastern France: first results of a study site in Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Historical Ecology for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350562v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ancient charcoal production activity in Northeastern France: first results of a study site in Meuse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Ecology for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527724v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Le Merrer</w:t>
+                <w:t xml:space="preserve">Stress multi-métallique et changements globaux : évaluation des effets combinés chez une espèce de moule sentinelle d’eau douce, Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Céline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245587v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress multi-métallique et changements globaux : évaluation des effets combinés chez une espèce de moule sentinelle d’eau douce, Dreissena polymorpha</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Simon</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531022v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468924v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidence for a hornbeam woodland from charcoal kilns in Meuse lowlands (northeastern France): past management record or local anomaly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (online meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438852v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a hornbeam woodland from charcoal kilns in Meuse lowlands (northeastern France): past management record or local anomaly?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (online meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527735v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Malardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jan Groenenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multi-sites du transcriptome de dreissenidées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche de Modélisation Hiérarchique pour la Description de l'Effet de la Compétition Interspécifique sur la Tolérance Chimique d'Herbacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEFA 2019 Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154937v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de Modélisation Hiérarchique pour la Description de l'Effet de la Compétition Interspécifique sur la Tolérance Chimique d'Herbacées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude multi-sites du transcriptome de dreissenidées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA 2019 Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667646v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Péden</w:t>
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172353v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Etude multi-sites du transcriptome de dreissenidés : quels motifs de réponses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technology Critical Elements in Ecosystem and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170062v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbicula fluminea exposure to copper oxide nanoparticles: an integrated mesocosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des biomarqueurs et biomonitoring passif : l'impossible mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172861v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
+              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156395v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103311v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Déterminants spatio-temporels de la qualité des cours d’eau dans un contexte de déprise des activités et d’évolution des paysages : rôle des facteurs du passé et enjeux de la restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gocel-Chalte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Louis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l’OHM Pays de Bitche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172841v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103304v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interpopulationelle de la tolérance de Dreissena sp. à un stress métallique : implications pour la biosurveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Multibiomarker assessment of cross effects of salinity and cerium nanomaterials on the freshwater bivalve Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giambérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, ZURICH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172387v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated effect evaluation of metallic nanoparticles on a simplified freshwater food chain of microorganisms and bivalves, an overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the Cost Action ES1205 (Engineered nanomaterials from wastewater treatment and storm water to rivers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173124v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated molecular approach in C. fluminea exposed to nCeO2: a mesocosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Tolérance à un stress métallique chez Dreissena sp : variabilité interpopulationnelle et implications pour la biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156483v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants spatio-temporels de la qualité des cours d’eau dans un contexte de déprise des activités et d’évolution des paysages : rôle des facteurs du passé et enjeux de la restauration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l’OHM Pays de Bitche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bitche, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173090v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices multimarqueurs dans les programmes de biosurveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque du réseau EcoBIM / 2ème Colloque du REAQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172377v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation énergétique chez les moules d’eau douce (Dreissena polymorpha et D. rostriformis bugensis) : impact du cadmium à différents niveaux d’organisation biologique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire OTELo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172834v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoscope: une plate-forme expérimentale en écologie et écotoxicologie des milieux aquatiques ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OTELo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185946v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Couteau</w:t>
+                <w:t xml:space="preserve">Acquisition de tolérance aux métaux de Dreissena sp. dans les hydrosystèmes contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172877v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated Biomarker Response: a suitable tool to evaluate toxicity of metal-based nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173138v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité saisonnière des biomarqueurs chez les bivalves du genre Dreissena et implications pour le biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum EcoTox de la fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker responses between two dreissenid species in a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170086v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-biomarker evaluation of a multi-stress exposure in two freshwater bivalves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Young Environmental Scientists (YES) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Gainesville, Floride, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173141v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations interpopulationnelles de la sensibilité et de la vulnérabilité de Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173136v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Integrated Biomarker Response: a suitable tool to evaluate toxicity of metal-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170100v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillet Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173160v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morin Guillaume</w:t>
+                <w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473509v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relations Between Arsenic Speciation And Mobility In Mine Drainage Sediments And Microbial Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">13th Sga Biennial Meeting - Mineral Resources In A Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184238v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depict the mechanisms governing parasite communities within Dreissena polymorpha: stochastic, biotic interaction or driven by contamination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology and ecology of Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173169v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of silver nanoparticles on the ecophysiology and ecology of Gammarus roeseli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteserrat Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173147v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well can commonly-used metrics describe the effect of watershed-level land-uses on aquatic natural organic matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cornut</w:t>
+                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monteserrat Filella</w:t>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184251v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174685v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Long term effects of cerium dioxide nanoparticles (nCeO2) on a simplified food chain of micro-organisms and zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">24ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174228v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSAFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Heberle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d'Ecophysiologie Animale (CEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174708v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the occurrence of zebra mussel parasites according to contamination in France and the USA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Niagara Falls, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">Congrès d'Ecophysiologie Animale (CEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174712v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between contamination and parasitism in zebra mussels (Dreissena polymorpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sation Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stressors in aquatic environments may profile biomarker baseline responses: a case study in Dreissena polymorpha at the population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ECOBIO. Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Station Biologique de Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statistiques en écotoxicologie : limites, contraintes et biais. Illustrations de démarches applicables pour IPOC, sur la base de méthodes utilisées dans l'ANR DIESE et dans le programme EC2CO SYDEPOP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mesure de processus écosystémiques pour un biomonitoring novateur du fonctionnement des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172434v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de processus écosystémiques pour un biomonitoring novateur du fonctionnement des hydrosystèmes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les statistiques en écotoxicologie : limites, contraintes et biais. Illustrations de démarches applicables pour IPOC, sur la base de méthodes utilisées dans l'ANR DIESE et dans le programme EC2CO SYDEPOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire biodiversité et milieux aquatiques (ONEMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185963v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lier l'écologie et l'écotoxicologie au travers d'une démarche multi-échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Géosciences et Environnement du Centre de Recherche en Automatique de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174781v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des mésocosmes « transportables » pour l'étude des impacts toxiques sur les écosystèmes aquatiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavioural markers as relevant tools in applied ecotoxicology: effects of Cadmium on antipredation behaviours and antitoxic responses in the invasive amphipod Dikerogammarus villosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sornom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gismondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Hydreos - La journée professionnelle de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MEB. New frontiers in Monitoring European Biodiversity. The role and importance of amphipod crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174778v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural markers as relevant tools in applied ecotoxicology: effects of Cadmium on antipredation behaviours and antitoxic responses in the invasive amphipod Dikerogammarus villosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lier l'écologie et l'écotoxicologie au travers d'une démarche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEB. New frontiers in Monitoring European Biodiversity. The role and importance of amphipod crustaceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Atelier Géosciences et Environnement du Centre de Recherche en Automatique de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174794v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and relationship between functional changes of macroinvertebrates and microbial communities in response to resuspension of contaminated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faunal and functional structure of macroinvertebrate communities along a stream / dam succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO-NABS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression –Health Status-Impact model and macro-zoobenthos bio-ecological traits use for the evaluation of road de-icing salts impacts on two granitic springs of Vosges montains, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental stability : Potential applications in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sornom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Sinaïa, Romania</w:t>
+              <w:t xml:space="preserve">ISTA14. 14th International symposium on toxicity assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174807v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure faunistique et bioécologique des communautés de macroinvertébrés / influence de perturbations chimiques et physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9es Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Luxembourg, Luxembourg. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to evaluate the effects of sediment contaminants on macroinvertebrate communities an example from a torrential system on two storages of Fier Annecy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium for European Freshwater Sciences (SEFS6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Sinaia, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to perform an algal solid phase test</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pression –Health Status-Impact model and macro-zoobenthos bio-ecological traits use for the evaluation of road de-icing salts impacts on two granitic springs of Vosges montains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lausecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA14. 14th International symposium on toxicity assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">Sixth Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sinaïa, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175086v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental stability : Potential applications in ecotoxicology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new approach to perform an algal solid phase test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayna Charlatchka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA14. 14th International symposium on toxicity assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174796v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de bassins versants acidifiés : effet sur la diversité des communautés bactériennes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journées d'Etude des Sols - AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasions Via Inland Water Corridors: Developing a Risk Assessment Tool for European Inland Waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmil B Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momir Paunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Aquatic Invasive Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and Functional Clumping of Exotic Macroinvertebrates: the Case of French Inland Waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Invasion of freshwater macroinvertebrates in Europe: the importance of biogeographical criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Medoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Benthological Society Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, La Nouvelle-Orléans, Louisiane, United States</w:t>
+              <w:t xml:space="preserve">Biological invasions in inland waters, International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175100v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of freshwater macroinvertebrates in Europe: the importance of biogeographical criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Taxonomic and Functional Clumping of Exotic Macroinvertebrates: the Case of French Inland Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological invasions in inland waters, International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Florence, Italy</w:t>
+              <w:t xml:space="preserve">North American Benthological Society Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, La Nouvelle-Orléans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175094v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invasions biologiques des milieux d'eau douce : Le cas de la Moselle et la situation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of functional biodiversity in freshwater ecosystems: the case study of the Moselle River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do bio/ecological traits promote the invasion success of the amphipod Dikerogammarus villosus in Western Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biodiversity: Past, Present, Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Conference on Aquatic Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Windsor, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175107v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bio/ecological traits promote the invasion success of the amphipod Dikerogammarus villosus in Western Europe?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasion de Dikerogammarus villosus (Crustacé, Amphipode) dans les eaux continentales françaises : dynamiques et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Perrot-Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Troussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Aquatic Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Windsor, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française d’Ecologie : “Ecologie des zones humides et des milieux aquatiques dulçaquicoles”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175119v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion de Dikerogammarus villosus (Crustacé, Amphipode) dans les eaux continentales françaises : dynamiques et conséquences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les traits bio/écologiques : comment &amp;quot;profiler&amp;quot; les espèces invasives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société française d’Ecologie : “Ecologie des zones humides et des milieux aquatiques dulçaquicoles”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2003 de l'Ecole Doctorale RP2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Nancy, France. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175124v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits bio/écologiques : comment &amp;quot;profiler&amp;quot; les espèces invasives ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de l’arrivée du Polychète Hypania invalida dans la Moselle française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2003 de l'Ecole Doctorale RP2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Nancy, France. pp.64-70</w:t>
+              <w:t xml:space="preserve">46ème congrès de l’Association Française de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172404v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’arrivée du Polychète Hypania invalida dans la Moselle française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Loss of functional biodiversity in freshwater ecosystems: the case study of the Moselle River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de l’Association Française de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Metz, France</w:t>
+              <w:t xml:space="preserve">Aquatic Biodiversity: Past, Present, Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175103v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasions biologiques et érosion de la biodiversité en eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Institut National de la Recherche Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Québec, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio/ecological traits of Gammaridae invaders: the case of Dikerogammarus villosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Symposium for European Freshwater Sciences, Edimbourg, Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse analytique sur les traits bio/écologiques des amphipodes européens à caractère invasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale des Limnologues d’Expression Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikerogammarus villosus : un nouvel amphipode exotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2002 de l'Ecole Doctorale RP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Nancy, France. pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19538,7381 +19622,7381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zebish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk storylines to investigate people’s habitability in the Vosges Massif (France) within the context of multiple climatic risks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUIMUS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836017v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change effect: the inter-individual variability provides information about metabolic response in a sentinel species facing extreme events and multi-metallic contamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Risk storylines to investigate people’s habitability in the Vosges Massif (France) within the context of multiple climatic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Felten</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stefano Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seville, Spain</w:t>
+              <w:t xml:space="preserve">INQUIMUS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649448v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de Dreissena polymorpha et Dreissena rostriformis bugensis dans la Moselle : Réponses physiologiques et dynamique de population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amadine Zahm</w:t>
+                <w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387288v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pauly</w:t>
+                <w:t xml:space="preserve">Suivi de Dreissena polymorpha et Dreissena rostriformis bugensis dans la Moselle : Réponses physiologiques et dynamique de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé de Vernisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104499v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyên Phong Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurveillance par les Bivalves de processus de restauration hydromorphologique d'une rivière urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dreissena wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Responses of sympatric dreissenid species to contamination: comparison of zebra mussel and quagga mussel exposed to cadmium, and consequences for ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bultelle Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137113v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of sympatric dreissenid species to contamination: comparison of zebra mussel and quagga mussel exposed to cadmium, and consequences for ecotoxicological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+                <w:t xml:space="preserve">Towards an automatic detection of charcoal production platforms in airborne LiDAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aravecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5ème colloque des Zones Ateliers - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186116v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de protéines révélant une réponse au stress adaptative divergente entre les espèces Dreissena polymorpha et Dreissena rostriformis bugensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimie Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bultelle Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can SSD models help assessing interspecific competition impact on organisms' tolerance against chemical stress?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific competition impact on organism responses to chemical stress: an SSD based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehle-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133834v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romero-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156449v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbicula fluminea gene expression modulated by nCeO2 exposure and salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156558v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Mesocosm study: Integrated molecular approach in C. fluminea exposed to nCeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Koehlé-Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Raleigh-Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133835v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davide A.L. Vignati</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Imeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211042v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of abiotic and biotic parameters on eco-physiological responses across freshwater-marine continuum as a function of salinity and metallic contaminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t>
+              <w:t xml:space="preserve">. SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103319v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of abiotic and biotic parameters on eco-physiological responses across freshwater-marine continuum as a function of salinity and metallic contaminant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Minguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Al Vignati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170084v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Molecular response of mussels Dreissena spp. to contrasted environments: comparison of different French and Canadian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">2-ème congrès annuel de la "Society of Environmental Toxicology and Chemistry", SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172499v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133869v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular response of mussels Dreissena spp. to contrasted environments: comparison of different French and Canadian populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+                <w:t xml:space="preserve">ECOSCOPE: a mesocosm facility to evaluate stressor impacts on headwater streams across multiple levels of biological organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-ème congrès annuel de la "Society of Environmental Toxicology and Chemistry", SETAC Europe</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172604v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité et de la vulérabilité chez différentes populations de dreissènes via l'évaluation de la LT50 et l'analyse de biomarqueurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
+                <w:t xml:space="preserve">Le projet PolQua : Moule zébrée ou moule quagga, identification génétique et comparaison des réponses biologiques aux stress : quelle implication en écotoxicologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bultelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Fondamentale d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172544v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PolQua : Moule zébrée ou moule quagga, identification génétique et comparaison des réponses biologiques aux stress : quelle implication en écotoxicologie ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+                <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Alixan, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172485v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse multi-biomarqueurs chez le genre Dreissena à l'échelle nationale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ECOSCOPE : une plate-forme de mésocosmes pour évaluer l'impact de stresseurs anthropique sur les écosystèmes aquatiques à plusieurs niveaux d'organisation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ecotoxicologie Fondamentale et Appliquée - SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172548v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu/Zn-SOD allows a discrimination of the two Dreissena species, the quagga and the zebra mussels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172611v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutritional stress on the freshwater detritivore, Gammarus fossarum: looking at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiXenobiotic Resistance (MXR) vs Nanoparticles: is MXR a good biomarker of exposure? A study with zebra mussels and gammarids exposed to silver and titanium dioxide nanoparticles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cu/Zn-SOD allows a discrimination of the two Dreissena species, the quagga and the zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172659v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated discriminant biomarker analysis as a tool to reveal the effects of metallic nanoparticles on the freshwater mussel Dreissena polymorpha following mesocosm exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andreï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of the long term effects of dissolved and nanoparticulate silver (nAg) on zebra mussels: influence of feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Brulé</w:t>
+                <w:t xml:space="preserve">Seasonal variations in biomarkers in the Mytilus galloprovincialis mussel: integrated monitoring approach for chemical and biological effects in the Bizerta lagoon, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bousseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">17ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174690v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Crenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Arce Funck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congré d'Ecophysiologie Animale (CEPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in biomarkers in the Mytilus galloprovincialis mussel: integrated monitoring approach for chemical and biological effects in the Bizerta lagoon, Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farida Akcha</w:t>
+                <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème International Symposium on Pollutant Responses in Marine Organisms (PRIMO17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172624v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles and Gammarids: from acute exposures to environmentally more relevant ones, toward a better detection of putative effects in natural environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Crenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Arce Funck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174699v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus content in detritus on life-history traits, behavior and physiology of a headwater stream detritivore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Heberle</w:t>
+                <w:t xml:space="preserve">Aquatic mesocosm study of cerium dioxide nanoparticle effects on micro-organisms and invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172660v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebra mussel parasites: Potentially useful bioindicators of freshwater quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress 2012. 22nd Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IBR revisited : optimization to avoid misuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination multiple et réponse des biomarqueurs chez la dreissène : interprétation à l'échelle populationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDRi ECOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une démarche d'évaluation des risques environnementaux pour les sédiments de retenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADEME, Journées Ecotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense systems as markers of susceptibility in natural populations of zebra mussel: comparison of baseline defense levels in 8 populations to investigate susceptibility to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microtox Solid phase blackbox: a new approach to overcome false positive results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Burga Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayna Charlatchka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIESE : an ongoing French research program developing diagnostic tools for sediment ecotoxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayna Charlatchka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA14. 14th International symposium on toxicity assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un amendement calco-magnésien sur la diversité bactérienne de sols acidifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM. 4ème Colloque d'Ecologie microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development stability: potential applications in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sornom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA14. 14th International symposium on toxicity assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La salinité sélectionne-t-elle les populations introduites de l'amphipode Dikerogammarus villosus le long de son corridor migratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès annuel de l’Association française de limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des invertébrés exotiques présents dans les eaux douces françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du programme Invasions Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Molliets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing ecological impacts of aquatic invasive species on community organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological invasions in inland waters, International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension rapide de l'aire de répartition de Dikerogammarus villosus (Crustacé, Amphipode) en France : Causes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chovet Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International "Milieux Aquatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success story of Corbicula development in the river Moselle (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26922,344 +27006,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting arsenic speciation in neutral contaminated mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Litter M. I.; Nicolli H. B.; Meichtry J. M.; Qunincy N.; Bundschuh J.; Bhattachary P.; Naidu R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One century of the Discovery of arsenicosis in Latin America (1914-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.223-225, 2014, Arsenic in the environment, 9781138001411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikerogammarus villosus (Sowinsky), killer shrimp (Gammaridae, Crustacea). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drake J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Alien Species in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer Netherlands, pp.309, 2009, Invading Nature, 978-1-4020-8280-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-8280-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonotony: definition and assessment for macroinvertebrates in European running waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological invaders in inland waters: Profiles, distribution, and threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer Netherlands, pp.369-379, 2007, Invading Nature - Springer Series In Invasion Ecology, 978-1-4020-6028-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6029-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27269,854 +27353,854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la réponse de corbicules (Corbicula fluminea, Mollusques Bivalves) encagées aux abords de la centrale de Nogent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel des approches omiques chez la dreissène pour le diagnostic environnemental - Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Péden</w:t>
+                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.17</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226033v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches pratiques pour l'utilisation des dreissènes en bioévaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] LIEC. 2018, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03226032v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs d'intérêt pour le suivi des eaux douces - Rapport final</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potentiel des approches omiques chez la dreissène pour le diagnostic environnemental - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC. 2018, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226031v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIESE : Outils de Diagnostic de l’Ecotoxicité des Sédiments : Définition d’une stratégie graduée d’évaluation des risques écologiques pour les sédiments de retenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charlatchka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28126,114 +28210,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invasions biologiques des milieux d'eau douce : analyse du rôle des traits biologiques et écologiques d'un nouvel envahisseur (Dikerogammarus villosus, Gammaridae, Crustacea) dans le processus invasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Paul Verlaine - Metz, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003METZ024S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId614"/>
+      <w:footerReference w:type="default" r:id="rId621"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28301,51 +28385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ECB1B78"/>
+    <w:nsid w:val="80D9C4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28532,51 +28616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4431-4987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081844573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04837192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Khila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Trabelsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bejaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Belhassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01151-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03924028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Bass&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peltzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Attademo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lajmanovich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2022.2099197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149925" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Buffet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Valsami-Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1269374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GVFS17-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kamel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chalghaf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2540-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042435" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQDB1M9S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hodson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5FXVPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726698v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-008-8009-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-006-9001-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726771v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Di Michelle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726784v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-004-8771-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2001001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154937v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173138v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172434v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174781v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174794v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174807v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lausecker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duren" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harnois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauduit" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175086v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchka" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174796v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Panov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehring" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175107v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172404v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175103v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175116v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175113v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172395v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172624v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseta" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172699v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172695v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172692v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172701v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172705v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Grenouillet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172525v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172515v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171470v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8280-1_13" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119150v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6029-8_19" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226033v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597139v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrari" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlatchka" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749835v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ024S" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-devin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4431-4987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081844573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04837192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Khila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bejaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Belhassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01151-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35937-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; de Vernisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04589609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bultelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimie Le Saux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes12020010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertti Sarala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2023-056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04034863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mehennaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106421" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04093993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27447-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04144488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28126-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03924028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Bass&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Peltzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Attademo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lajmanovich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2022.2099197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149925" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M Gross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero Freire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112726" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.09.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehl&#233;-Divo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04927-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;den" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0252-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.079" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ3DMPQ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Koehle-Divo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.112976" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19228-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Simonin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T5THNV1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4Q6L1JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Buffet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Valsami-Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1269374" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4909HX3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2016.1146363" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3LQ1N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3190" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GVFS17-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.10.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4NVP1GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8X1Q0NJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.08.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgeot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain-Devin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2169-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chalghaf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2540-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arce Funck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heberle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119399v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Molloy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6SWRTHS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065822" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.09.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDNBMH2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726629v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sornom" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gismondi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQDB1M9S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hodson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5FXVPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-008-8009-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726706v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.10.054" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-006-9001-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Di Michelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moreteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-004-8771-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4456-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015502v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836904005862" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8788CD5D5F0A5DB09A340F03330CCAD18E24F1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2004/0160-0057" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z03-188" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0043" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bachmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2001001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230333v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04385015v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960755v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03789481v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649507v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667646v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154937v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170062v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172353v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172362v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156483v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172387v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173124v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172841v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172834v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185946v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172861v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170086v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173141v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173136v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173138v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473509v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173153v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173147v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184251v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteserrat Filella" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174685v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174712v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174708v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Crenier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174774v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174730v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185963v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172434v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174778v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174794v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174781v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174807v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lausecker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duren" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harnois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauduit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175086v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175082v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175090v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Panov" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehring" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175094v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175100v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172413v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175119v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175124v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot-Minot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Troussard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172404v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175103v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175107v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175111v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175116v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175113v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172395v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387288v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Zahm" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273156v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530998v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186116v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultelle Florence" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373748v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Olivier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492034v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492022v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156558v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156449v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170084v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172604v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172544v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133869v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172485v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172499v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172659v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marchal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172657v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186149v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063785v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Risser" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dollard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186753v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172624v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseta" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186816v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174699v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172660v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174690v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172679v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172662v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172676v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174756v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594071v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172699v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172695v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172697v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172692v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172701v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172704v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172705v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Grenouillet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172532v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chovet Michel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172525v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172515v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Risser" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171470v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8280-1_13" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119150v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6029-8_19" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228213v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226032v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226031v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226033v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597139v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrari" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlatchka" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749835v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003METZ024S" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>