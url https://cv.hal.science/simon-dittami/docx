--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,6372 +183,6774 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273465v1</w:t>
+                <w:t xml:space="preserve">hal-05557567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A. Pfister</w:t>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelique Gobet</w:t>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195842v1</w:t>
+                <w:t xml:space="preserve">hal-05413201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A. Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413201v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-05557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future directions for seaweed holobiont research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willem Stock</w:t>
+                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20018⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740366v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Demoulinger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurane Dolly</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.271⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740350v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining beneficial alga-associated bacterial communities under heat stress: Insights from controlled co-culture experiments using antibiotic-resistant bacterial strains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress and future directions for seaweed holobiont research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahasweta Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Raina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad130⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (2), pp.364-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254487v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enora Fremy</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868898v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharina latissima microbiome: Effects of region, season, and physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+                <w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Demoulinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stein Fredriksen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Dolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1050939⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (S2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951625v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhodoexplorer Platform for Red Algal Genomics and Whole-Genome Assemblies for Several Gracilaria Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
+                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad124⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (3), pp.703-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190579v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining beneficial alga-associated bacterial communities under heat stress: Insights from controlled co-culture experiments using antibiotic-resistant bacterial strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (12), pp.fiad130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192851v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sampling and storage procedures on 16S rDNA amplicon sequencing results of kelp microbiomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The Saccharina latissima microbiome: Effects of region, season, and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Fredriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2022.100944⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1050939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618853v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Vitamin B12 between Bacteria and Microalgae Does Not Systematically Occur: Case Study of the Haptophyte Tisochrysis lutea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Noël</w:t>
+                <w:t xml:space="preserve">The Rhodoexplorer Platform for Red Algal Genomics and Whole-Genome Assemblies for Several Gracilaria Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071337⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.evad124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845772v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of essential oil-and iodine treatments on the bacterial microbiota of the brown alga Ectocarpus siliculosus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-020-02286-y⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.972 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030933v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Effects of sampling and storage procedures on 16S rDNA amplicon sequencing results of kelp microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.100944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2022.100944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166872v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Sharing Vitamin B12 between Bacteria and Microalgae Does Not Systematically Occur: Case Study of the Haptophyte Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.648426⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222505v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the efficiency of filtration of cultures from microalgae and bacteria using hollow fiber filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Marie</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EW00927J⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428933v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of metabolic predictions in algal microbial communities based on different annotation pipelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of essential oil-and iodine treatments on the bacterial microbiota of the brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.11344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-020-02286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223662v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margot Wagner</w:t>
+                <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00085⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.648426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866101v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the efficiency of filtration of cultures from microalgae and bacteria using hollow fiber filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. García-Hierrro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J Alguacil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.1230-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EW00927J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569935v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+                <w:t xml:space="preserve">Robustness analysis of metabolic predictions in algal microbial communities based on different annotation pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340942v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of 72 Bacterial Strains Isolated from Ectocarpus subulatus: A Resource for Algal Microbiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz278⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553731v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943880v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+                <w:t xml:space="preserve">Genome Sequences of 72 Bacterial Strains Isolated from Ectocarpus subulatus: A Resource for Algal Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12806⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.3647-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404303v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395080v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and algal diet-driven patterns of the digestive microbiota of the European abalone Haliotis tuberculata, a generalist marine herbivore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Caralp</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0430-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.719-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774836v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654700v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Lohr</w:t>
+                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Seasonal and algal diet-driven patterns of the digestive microbiota of the European abalone Haliotis tuberculata, a generalist marine herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caralp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0430-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940941v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and Expansion of the Prokaryote-Like Lipoxygenase Family in the Brown Alga Saccharina japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhong Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528781v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Expansion of the Prokaryote-Like Lipoxygenase Family in the Brown Alga Saccharina japonica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940964v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449100v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the seagrass Zostera marina reveals angiosperm adaptation to the sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Till Bayer</w:t>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16548⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289099v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936195v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">The genome of the seagrass Zostera marina reveals angiosperm adaptation to the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 530 (7590), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-14-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057153v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113858v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ethis de Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208656v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes of extremophile crucifers: new platforms for comparative genomics and beyond.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-166⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925419v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Mark Cock</w:t>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2199-12-2⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925432v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Eggert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02268.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597335v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomes of extremophile crucifers: new platforms for comparative genomics and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03400.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (8), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-8-166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661518v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+                <w:t xml:space="preserve">Microarray estimation of genomic inter-strain variability in the genus Ectocarpus (Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2199-12-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00906990v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Eggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.629-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02268.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806423v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (4), pp.98-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03400.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00906990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Segurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normalisation genes for expression analyses in the brown alga model Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2199-9-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6558,279 +6960,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a species-specific genome-scale metabolic model designed for eukaryotes and applied to the Ascophyllum nodosum macroalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6840,301 +7242,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Planat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Saccharina latissima&amp;lt;/i&amp;gt; microbiome: algal tissue matters more than region, season, and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,317 +7544,317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing microbial activities during low salinity acclimation in the brown alga Ectocarpus subulatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmaria Caliafano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7462,100 +7864,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic stress response in Ectocarpus siliculosis : a global approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Genomics [q-bio.GN]. Rennes 1, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01110364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7565,105 +7967,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic interactions between algae and bacteria in changing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04093436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7810,51 +8212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>