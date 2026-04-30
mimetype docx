--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -183,362 +183,362 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557567v1</w:t>
+                <w:t xml:space="preserve">hal-05273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">Catherine Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413201v1</w:t>
+                <w:t xml:space="preserve">hal-05557791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Berlinghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliana Bogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulisse Cardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -606,191 +606,191 @@
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pfister</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557791v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
@@ -853,78 +853,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273465v1</w:t>
+                <w:t xml:space="preserve">hal-05557567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and future directions for seaweed holobiont research</w:t>
               </w:r>
@@ -1306,252 +1306,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
+                <w:t xml:space="preserve">Maintaining beneficial alga-associated bacterial communities under heat stress: Insights from controlled co-culture experiments using antibiotic-resistant bacterial strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Elham Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (12), pp.fiad130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868898v1</w:t>
+                <w:t xml:space="preserve">hal-04254487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining beneficial alga-associated bacterial communities under heat stress: Insights from controlled co-culture experiments using antibiotic-resistant bacterial strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Karimi</w:t>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dittami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (12), pp.fiad130. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (3), pp.703-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254487v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saccharina latissima microbiome: Effects of region, season, and physiology</w:t>
               </w:r>
@@ -1805,77 +1805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,265 +2197,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of essential oil-and iodine treatments on the bacterial microbiota of the brown alga Ectocarpus siliculosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-020-02286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166872v2</w:t>
+                <w:t xml:space="preserve">hal-03030933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of essential oil-and iodine treatments on the bacterial microbiota of the brown alga Ectocarpus siliculosus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33, pp.459-470. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-020-02286-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030933v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
@@ -2709,103 +2709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis of metabolic predictions in algal microbial communities based on different annotation pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Geslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.1-24. </w:t>
@@ -2856,77 +2856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2971,321 +2971,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+                <w:t xml:space="preserve">hal-02569935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dittami</w:t>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Siegel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569935v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of 72 Bacterial Strains Isolated from Ectocarpus subulatus: A Resource for Algal Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,338 +3343,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.719-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943880v2</w:t>
+                <w:t xml:space="preserve">hal-02340942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John West</w:t>
+                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.719-729. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340942v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,90 +3764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
@@ -3885,51 +3885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and algal diet-driven patterns of the digestive microbiota of the European abalone Haliotis tuberculata, a generalist marine herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,663 +4013,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Expansion of the Prokaryote-Like Lipoxygenase Family in the Brown Alga Saccharina japonica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02018⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e4073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940964v1</w:t>
+                <w:t xml:space="preserve">hal-01654700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528781v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.e4073. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654700v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Brawley</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+                <w:t xml:space="preserve">hal-01528781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Evolution and Expansion of the Prokaryote-Like Lipoxygenase Family in the Brown Alga Saccharina japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhong Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaowen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.2456. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.02018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940941v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the seagrass Zostera marina reveals angiosperm adaptation to the sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,576 +4874,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Ritter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon M Dittami</w:t>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A Correa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-116⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311060v1</w:t>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+                <w:t xml:space="preserve">Andrés Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Luthringer</w:t>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Juan A Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,90 +5520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5773,338 +5773,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Sterck</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+                <w:t xml:space="preserve">hal-01208656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208656v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes of extremophile crucifers: new platforms for comparative genomics and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (8), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6177,51 +6177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6285,77 +6285,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Eggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6406,64 +6406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,103 +6540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
@@ -6821,90 +6821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation genes for expression analyses in the brown alga model Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.75. </w:t>
@@ -7026,51 +7026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.109-117</w:t>
@@ -7112,64 +7112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,103 +7610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing microbial activities during low salinity acclimation in the brown alga Ectocarpus subulatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmaria Caliafano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7741,90 +7741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8212,51 +8212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>