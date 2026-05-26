--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -100,831 +100,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+                <w:t xml:space="preserve">Catherine Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273465v1</w:t>
+                <w:t xml:space="preserve">hal-05557791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pfister</w:t>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulisse Cardini</w:t>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557791v1</w:t>
+                <w:t xml:space="preserve">hal-05273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine A. Pfister</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulisse Cardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelique Gobet</w:t>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195842v1</w:t>
+                <w:t xml:space="preserve">hal-05557567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557625v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duo of fungi and complex and dynamic bacterial community networks contribute to shape the Ascophyllum nodosum holobiont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00825-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413201v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+                <w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Johanna Berlinghof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Maximiliana Bogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557567v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and future directions for seaweed holobiont research</w:t>
               </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Demoulinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,77 +1550,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Saccharina latissima microbiome: Effects of region, season, and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,64 +1952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sampling and storage procedures on 16S rDNA amplicon sequencing results of kelp microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,265 +2971,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dittami</w:t>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Siegel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569935v1</w:t>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of 72 Bacterial Strains Isolated from Ectocarpus subulatus: A Resource for Algal Microbiology</w:t>
               </w:r>
@@ -3254,64 +3254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.3647-3655. </w:t>
@@ -3343,295 +3343,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F Peters</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340942v2</w:t>
+                <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Revisiting Australian Ectocarpus subulatus (Phaeophyceae) from the Hopkins River: distribution, abiotic environment, and associated microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
+                <w:t xml:space="preserve">Thierry Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.719-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943880v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t>
               </w:r>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.30-37. </w:t>
@@ -3777,77 +3777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
@@ -3885,51 +3885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and algal diet-driven patterns of the digestive microbiota of the European abalone Haliotis tuberculata, a generalist marine herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,486 +4013,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654700v1</w:t>
+                <w:t xml:space="preserve">hal-01528781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Brawley</w:t>
+                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blouin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jeanthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Cultivable Ectocarpus Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeanthon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02456⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940941v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between marine and freshwater environments provide new clues about the origins of multicellular plants and algae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Detection of bacterial contaminants and hybrid sequences in the genome of the kelp Saccharina japonica using Taxoblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e4073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528781v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and Expansion of the Prokaryote-Like Lipoxygenase Family in the Brown Alga Saccharina japonica</w:t>
               </w:r>
@@ -4746,51 +4746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the seagrass Zostera marina reveals angiosperm adaptation to the sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine L. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,399 +4874,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (7), pp.1656-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+                <w:t xml:space="preserve">hal-00936195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic approach to study algal-bacterial interactions in changing environments.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12670⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936195v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M Dittami</w:t>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic analysis of copper stress acclimation in Ectocarpus siliculosus highlights signaling and tolerance mechanisms in brown algae</w:t>
               </w:r>
@@ -5399,51 +5399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,338 +5773,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
+                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208656v1</w:t>
+                <w:t xml:space="preserve">hal-02649287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophia Ahmed</w:t>
+                <w:t xml:space="preserve">Towards deciphering dynamic changes and evolutionary mechanisms involved in the adaptation to low salinities in Ectocarpus (brown algae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigoris Amoutzias</w:t>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.366 - 377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649287v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes of extremophile crucifers: new platforms for comparative genomics and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (8), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6164,64 +6164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6285,51 +6285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of metabolite and transcript abundance during the short-term response to saline and oxidative stress in the brown alga Ectocarpus siliculosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,77 +6406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal oscillations of metabolite abundances and gene analysis provide new insights into central metabolic processes of the brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,103 +6540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
@@ -6847,64 +6847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.75. </w:t>
@@ -7013,64 +7013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.109-117</w:t>
@@ -7112,51 +7112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,90 +7387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Planat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7505,77 +7505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;i&amp;gt;Saccharina latissima&amp;lt;/i&amp;gt; microbiome: algal tissue matters more than region, season, and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7741,77 +7741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8212,51 +8212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00825-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Raina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Stock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Fredriksen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1050939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03618853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2022.100944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kaas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03030933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02286-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-Hierrro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J Alguacil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EW00927J" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340942v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John West" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12547" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02456" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12670" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Correa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113858v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04982.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-8-166" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-12-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eggert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02268.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03400.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-75" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705545v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Caliafano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04093436v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>