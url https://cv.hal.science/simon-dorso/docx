--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1115,225 +1115,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inscribed stone mold from Ferewanda Beri, 14th to 16th century</w:t>
+                <w:t xml:space="preserve">Hakuna-s (?) from Nora, 14th to 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Soleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.60-61, 2025, Les Nilotiques, 978-2-918157-65-6</w:t>
+              <w:t xml:space="preserve">, pp.62-63, 2025, Les Nilotiques, 978-2-918157-65-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05147529v1</w:t>
+                <w:t xml:space="preserve">halshs-05147583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakuna-s (?) from Nora, 14th to 16th century</w:t>
+                <w:t xml:space="preserve">An Inscribed stone mold from Ferewanda Beri, 14th to 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dorso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Soleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.62-63, 2025, Les Nilotiques, 978-2-918157-65-6</w:t>
+              <w:t xml:space="preserve">, pp.60-61, 2025, Les Nilotiques, 978-2-918157-65-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05147583v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05147529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the significance of small finds</w:t>
               </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiluf Berhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deresse Ayenachew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Durand; Julie Marchand; Bérangère Redon; Pierre Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t>
@@ -2470,51 +2470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiluf Berhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AFBC028"/>
+    <w:nsid w:val="1C9DEB46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3633,51 +3633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7609-7484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253889391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161816198327720559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04096628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2024.1736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Exploring-Outremer-Volume-II-Studies-in-Crusader-Archaeology-in-Honour/Khamisy-Lewis-Shotten-Hallel/p/book/9780367705596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146926-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109722" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9780367549718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.53683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Solomon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22876" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erc Horneast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7609-7484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253889391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161816198327720559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04096628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2024.1736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Exploring-Outremer-Volume-II-Studies-in-Crusader-Archaeology-in-Honour/Khamisy-Lewis-Shotten-Hallel/p/book/9780367705596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146926-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109722" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9780367549718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.53683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Solomon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22876" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erc Horneast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>