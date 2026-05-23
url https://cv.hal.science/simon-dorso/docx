--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,3347 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3296 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Simon Dorso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">simon-dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7609-7484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253889391</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33161816198327720559</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=UCfFsUkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue et historien médiéviste, docteur de l'Université Lumière Lyon 2, j'ai soutenu en 2021 une thèse intitulée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Jérusalem et Damas: territorialité et peuplement en Galilée orientale à l'époque des croisades (XIIe-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur le Proche-Orient médiéval et la Corne de l'Afrique, notamment sur les dynamiques d'expansion chrétiennes et musulmanes sur les rives de la mer Méditerranée et de la Mer Rouge.Je suis actuellement chercheur postdoctorant au sein du projet ANR ECOMED: Les Économies méditerranéennes à la fin du Moyen Âge (ca. 1350- ca. 1500) : crises, reconstructions, restructurations.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Jérusalem et Damas : Territorialité et peuplement en Galilée orientale à l'époque des croisades (XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Lyon 2 Lumière, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LYSE2098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04096628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation aksumite du site de de Čärqos Kwiḥa (Enderta, Tigray, Éthiopie) : chronologie, architecture et culture matérielle à l’issue de deux campagnes de fouilles (2018-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.123-163. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2024.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation reveals a pre-Castle settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medievalista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievalista.6258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04096631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Muslim Cemeteries of Tigray (Ethiopia). Preliminary Remarks on their Materiality (Architectural and Lapidary Aspects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.83-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.19303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilet and the wider world. New insights into the archaeology of Islam in Tigray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresse Ayenachew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (380), pp.508-529. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Atlit, Crusader Cemetery Preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hadashot Arkheologiyot - Excavations and Surveys in Israel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoiler la Jérusalem médiévale : réflexions et propositions autour des itinéraires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (130), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdlo.130.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Buck Andrew B., The Principality of Antioch and its Frontiers in the Twelfth Century, Woodbridge, The Boydell Press, 2017 » Lectures inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Belvoir (Galilée) : troisième campagne de fouilles (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakuna-s (?) from Nora, 14th to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-63, 2025, Les Nilotiques, 978-2-918157-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inscribed stone mold from Ferewanda Beri, 14th to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Lise Goujon; Lucile Denizot; Léa Legouix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guidebook National Museum of Ethiopia Historical Archaeology Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Soleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-61, 2025, Les Nilotiques, 978-2-918157-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05147529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of small finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rabei G. Khamisy; Rafael Y. Lewis; Vardit Shotten-Hallel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Outremer Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-254, 2023, Crusades Subsidia, 9781003146926. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003146926-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To whom do the dead belong? : Preliminary observations on the cemetery of Tsomar, eastern Tigray (Inscriptiones Arabicae Aethiopiae 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresse Ayenachew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Durand; Julie Marchand; Bérangère Redon; Pierre Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked spaces : The spatiality of networks in the Red Sea and Western Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 978-2-35668-078-5. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.16521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter le territoire. Réflexions le long de la frontière du royaume de Jérusalem (Galilée, XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge. LIe Congrès de la SHMESP, Perpignan, 21 mai-22 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-228, 2021, 979-10-351-0656-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.109722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change or continuity? Rural settlement in Eastern Galilee at the time of the crusades: The Hospitaller Estate of Belvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vardit R. Shotten-Hallel; Rosie Weetch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crusading and Archaeology. Some Archaeological Approaches to the Crusades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-283, 2020, Crusades Subsidia, 9781138308220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315142883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templiers et hospitaliers dans la Galilée du XIIIe siècle Stratégies d'implantation et d'administration dans un territoire en sursis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anna Chevalier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordres militaires et territorialité au Moyen Âge entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.49-84, 2020, 978-2-7053-4050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière d’Atlit, un espace des morts au pied de Château-Pèlerin (royaume latin de Jérusalem - XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts dans les sociétés médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.187-204, 2018, 979-10-351-0092-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.53683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Damas et Jérusalem : peuplement et structuration du territoire en Galilée orientale à l'époque des croisades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière croisé d'Atlit (Israël, XIII e s.): données préliminaires et apports des premières missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthorpologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report Archaeological Surveys in Shinile district (Somali Region, Ethiopia), Novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadele Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05136510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report: Archaeological Surveys in South-Eastern Tigray (Ethiopia), October-December 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresse Ayenachew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05136031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Balivet, Homa Lessan Pezechki, René Mounier, Les Turcs seldjoukides d’Anatolie XIe-XIVe siècle. Une anthologie des sources premières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Tixier du Mesnil et Gilles Lecuppre éd., Désordres créateurs. L’invention politique à la faveur des troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données à 6 mois pour le projet ECOMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quertier Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Centre National de la Recherche Scientifique; Laboratoire de médiévistique occidentale de Paris. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report Excavations and Surveys: Bilet (Tigray, Ethiopia), 1-20 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yared Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deresse Ayenachew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fesseha Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Authority of Research and Conservation of Cultural Heritage (Addis Ababa). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ereruyk, site paléochrétien et médiéval (Chirak, Arménie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERC HornEast – Map of Bilet Cemetery (Eastern Tigray, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erc Horneast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCHornEast - Location map of the Bilet cemetery (eastern Tigray, Ethiopia) and its regional connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erc Horneast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dorso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3402,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C9DEB46"/>
+    <w:nsid w:val="5532BA1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3633,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7609-7484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253889391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161816198327720559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04096628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2024.1736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Exploring-Outremer-Volume-II-Studies-in-Crusader-Archaeology-in-Honour/Khamisy-Lewis-Shotten-Hallel/p/book/9780367705596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146926-12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109722" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9780367549718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.53683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Solomon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22876" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erc Horneast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dorso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7609-7484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253889391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161816198327720559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=UCfFsUkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04096628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2024.1736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.130.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/suite-01.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/addis-ababa/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Exploring-Outremer-Volume-II-Studies-in-Crusader-Archaeology-in-Honour/Khamisy-Lewis-Shotten-Hallel/p/book/9780367705596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146926-12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.16521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.109722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9780367549718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315142883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.53683" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Solomon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02909979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yared Assefa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fesseha Berhe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03617179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erc Horneast" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03615906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>