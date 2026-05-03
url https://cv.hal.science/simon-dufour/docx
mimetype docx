--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -468,537 +468,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
+                <w:t xml:space="preserve">The ADnet Bayesian belief network for alder decline: Integrating empirical data and expert knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alp</w:t>
+                <w:t xml:space="preserve">Inês Gomes Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Cristina Vieites-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Pedro Segurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">Marlene Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 947, pp.173619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804330v1</w:t>
+                <w:t xml:space="preserve">hal-04617806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ADnet Bayesian belief network for alder decline: Integrating empirical data and expert knowledge</w:t>
+                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Gomes Marques</w:t>
+                <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Vieites-Blanco</w:t>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Segurado</w:t>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Marques</w:t>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 947, pp.173619. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617806v1</w:t>
+                <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spatial interpolation techniques for urban heat island monitoring in small and medium sized cities</w:t>
+                <w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brabant</w:t>
+                <w:t xml:space="preserve">Guillaume Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1455047⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04701984v1</w:t>
+                <w:t xml:space="preserve">insu-04673631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+                <w:t xml:space="preserve">Evaluation of spatial interpolation techniques for urban heat island monitoring in small and medium sized cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1455047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04673631v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
               </w:r>
@@ -1229,424 +1229,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status and role of genetic diversity of trees for the conservation and management of riparian ecosystems: A European experts' perspective</w:t>
+                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Alimpić</w:t>
+                <w:t xml:space="preserve">Gorazd Urbanič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Milovanović</w:t>
+                <w:t xml:space="preserve">Emilio Politti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
+                <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Hinkov</w:t>
+                <w:t xml:space="preserve">Robin Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jansson</w:t>
+                <w:t xml:space="preserve">Derek Schook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (10), pp.2476-2485. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031587v1</w:t>
+                <w:t xml:space="preserve">hal-03659603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is removing weirs always effective at countering the sediment deficit? Case study in a Mediterranean context: the Gapeau River</w:t>
+                <w:t xml:space="preserve">The status and role of genetic diversity of trees for the conservation and management of riparian ecosystems: A European experts' perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Filip Alimpić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Capanni</w:t>
+                <w:t xml:space="preserve">Jelena Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Lippmann Provansal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (10), pp.2476-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991904v1</w:t>
+                <w:t xml:space="preserve">hal-04031587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is removing weirs always effective at countering the sediment deficit? Case study in a Mediterranean context: the Gapeau River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Politti</w:t>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
+                <w:t xml:space="preserve">Romain Capanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Payne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Lippmann Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforestation Patterns in the Southern Brazilian Amazon Watersheds</w:t>
               </w:r>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,8171 +2028,8037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and seed traits in common alder ( Alnus spp.): the potential contribution of rear‐edge populations to ecological restoration success</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hybrides, la géographie de la nature et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Faria</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.13517⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°737 (1), pp.58-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.737.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346418v1</w:t>
+                <w:t xml:space="preserve">hal-03143780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of mechanical site preparation on understorey plant communities in lowland floodplain forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Koutecký</w:t>
+                <w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118651⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127855v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hybrides, la géographie de la nature et de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Long-term effects of mechanical site preparation on understorey plant communities in lowland floodplain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Šebesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Maděra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Koutecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.737.0058⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 480, pp.118651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143780v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité végétale précoce de cinq affluents de la Sélune dans la vallée renaturée de Vezin (Normandie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving river hydromorphological assessment through better integration of riparian vegetation: Scientific evidence and guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta González del Tánago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+                <w:t xml:space="preserve">Francisca C Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a26⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507104v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving river hydromorphological assessment through better integration of riparian vegetation: Scientific evidence and guidelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using remote sensing to characterize riparian vegetation: A review of available tools and perspectives for managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+                <w:t xml:space="preserve">Léo Huylenbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca C Aguiar</w:t>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Bertoldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Blandine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 292, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112730⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 267, pp.110652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375742v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using remote sensing to characterize riparian vegetation: A review of available tools and perspectives for managers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Overview of Ecosystem Services Provided by Riparian Vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Laslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Tenna Riis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Georges</w:t>
+                <w:t xml:space="preserve">Mary Kelly-Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lejeune</w:t>
+                <w:t xml:space="preserve">Paraskevi Manolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110652⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaa041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566402v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Overview of Ecosystem Services Provided by Riparian Vegetation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bruno</w:t>
+                <w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaa041⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Article Hors Série n°62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566408v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'une observation précoce de la végétation spontanée pionnière pour la renaturation des rives de la rivière Sélune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.02⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613954v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large dam removal and early spontaneous riparian vegetation recruitment on alluvium in a former reservoir: Lessons learned from the pre‐removal phase of the Sélune River project (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Coeur</w:t>
+                <w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arsenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe S. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel N. Bugalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3535⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (6), pp.907-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281406v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian vegetation restoration: Does social perception reflect ecological value?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty in ecosystem services maps: the case of carbon stocks in the Brazilian Amazon forest using regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Maria Rodriguez-Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Solen Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe S. Dias</w:t>
+                <w:t xml:space="preserve">Janic Bucheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel N. Bugalho</w:t>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3514⟩</w:t>
+              <w:t xml:space="preserve">One Ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.e28720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/oneeco.4.e28720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501427v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the colonization of alluvial deposits using multitemporal UAV RGB ‐imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Tracing the scientific trajectory of riparian vegetation studies: Main topics, approaches and needs in a globally changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (4), pp.561-572. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 653, pp.1168 - 1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376207v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches naturalistes en géographie, vers un renouveau réflexif autour de la notion de nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (2), pp.319-343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential, existing and efficient wetlands using free remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 247, pp.829-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the scientific trajectory of riparian vegetation studies: Main topics, approaches and needs in a globally changing world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the colonization of alluvial deposits using multitemporal UAV RGB ‐imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.383⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01922308v1</w:t>
+                <w:t xml:space="preserve">hal-02376207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in ecosystem services maps: the case of carbon stocks in the Brazilian Amazon forest using regression analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solen Le Clec'H</w:t>
+                <w:t xml:space="preserve">Mapping Riparian Vegetation Functions Using 3D Bispectral LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/oneeco.4.e28720⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11030483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109971v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of reservoirs on the morphology of watercourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (special issue), pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Riparian Vegetation Functions Using 3D Bispectral LiDAR Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11030483⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.157-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061828v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riparian trees genera identification based on leaf-on/leaf-off airborne laser scanner data and machine learning classifiers in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">A. Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2019.1674457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485109v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian trees genera identification based on leaf-on/leaf-off airborne laser scanner data and machine learning classifiers in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déconstruire la spatialisation de services écosystémiques par la modélisation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bâ</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309595v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire la spatialisation de services écosystémiques par la modélisation critique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
+                <w:t xml:space="preserve">Monitoring thirty years of small water reservoirs proliferation in the southern Brazilian Amazon with Landsat time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe R.G. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jégou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02013289v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01755579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping ecosystem services at the regional scale: the validity of an upscaling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Le Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Le Clec’h</w:t>
+                <w:t xml:space="preserve">Sean Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Sloan</w:t>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (8), pp.1593-1610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13658816.2018.1445256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Field Data to Ecosystem Services Maps: Using Regressions for the Case of Deforested Areas Within the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.216-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-017-0145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Scale Monitoring of Long-term Wetland Loss Using LiDAR Data and Historical Aerial Photographs the Example of the Couesnon Floodplain, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (3), pp.423-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13157-017-0985-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Agricultural Practices and Individual Life Characteristics on Ecosystem Services: A Case Study on Family Farmers in the Context of an Amazonian Pioneer Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (5), pp.772-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00267-018-1004-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring thirty years of small water reservoirs proliferation in the southern Brazilian Amazon with Landsat time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Arvor</w:t>
+                <w:t xml:space="preserve">On the political roles of freshwater science in studying dam and weir removal policies: A critical physical geography approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe R.G. Daher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Capanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.853-869</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01755579v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the political roles of freshwater science in studying dam and weir removal policies: A critical physical geography approach</w:t>
+                <w:t xml:space="preserve">Origine et usages de la notion de services écosystémiques : éclairages sur son apport à la gestion des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Capanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614436v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et usages de la notion de services écosystémiques : éclairages sur son apport à la gestion des hydrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping multiple ecosystem services indicators: Toward an objective-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17435⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.508 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372409v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping multiple ecosystem services indicators: Toward an objective-oriented approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la proposition d’une géographie physique critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (3), pp.8-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601399v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la restauration de la continuité écologique sur la végétation riveraine des cours d'eau du nord-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Depoilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la proposition d’une géographie physique critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling channel evolution monitoring and RFID tracking in a large, wandering, gravel-bed river: Insights into sediment routing on geomorphic continuity through a riffle–pool sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 231, pp.258-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01212912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling channel evolution monitoring and RFID tracking in a large, wandering, gravel-bed river: Insights into sediment routing on geomorphic continuity through a riffle–pool sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do river dynamics and human influences affect the landscape pattern of fluvial corridors? Lessons from the Magra River, Central-Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Couvert</w:t>
+                <w:t xml:space="preserve">Massimo Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu de Linares</w:t>
+                <w:t xml:space="preserve">Amael Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.107-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285676v1</w:t>
+                <w:t xml:space="preserve">hal-01092878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do river dynamics and human influences affect the landscape pattern of fluvial corridors? Lessons from the Magra River, Central-Northern Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional assessment of the multi-decadal changes in braided riverscapes following large floods (Example of 12 reaches in South East of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amael Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-37-57-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092878v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional assessment of the multi-decadal changes in braided riverscapes following large floods (Example of 12 reaches in South East of France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092903v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.939-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024450v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Maintaining channel abandonment processes increases riparian plant diversity within fluvial corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Maya Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Persat</w:t>
+                <w:t xml:space="preserve">J.C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Battles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119447v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining channel abandonment processes increases riparian plant diversity within fluvial corridors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Stella</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Battles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1546. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.279-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.1546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01092889v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiotemporelle de la dynamique fluviale d’un cours d’eau sahélo-soudanien entre 1967 et 2007. Le cas du Yamé au pays Dogon (Mali, Afrique de l’Ouest)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.24.279-306⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200578v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">Cartographier le carbone stocké dans la végétation : perspectives pour la spatialisation d'un service écosystémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01092910v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le carbone stocké dans la végétation : perspectives pour la spatialisation d'un service écosystémique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Cornillon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00923970v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riparian vegetation research in Mediterranean-climate regions: common patterns, ecological processes, and considerations for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Maria Rodrigez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Betbeder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bendix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906385v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting water uptake and growth responses to drought in co-occurring riparian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob J.S. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.402-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation des marges fluviales, quel intérêt, quelles contraintes ? Le cas des annexes fluviales du Rhône aval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Robresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 118, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00906352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian vegetation research in Mediterranean-climate regions: common patterns, ecological processes, and considerations for management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Stella</w:t>
+                <w:t xml:space="preserve">Historical levels of heavy metals and artificial radionuclides reconstructed from overbank sediment records in lower Rhône River (South - East France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Maria Rodrigez Gonzalez</w:t>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906358v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical levels of heavy metals and artificial radionuclides reconstructed from overbank sediment records in lower Rhône River (South - East France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ferrand</w:t>
+                <w:t xml:space="preserve">La rupture du barrage de Malpasset 60 ans après : un observatoire privilégié pour l'étude des événements extrêmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyrolle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00692500v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture du barrage de Malpasset 60 ans après : un observatoire privilégié pour l'étude des événements extrêmes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+                <w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 118, pp.75-83</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906349v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">The critical role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Haydem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Battles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 712, pp.25-41</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906371v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Battles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">The Role of Abandonned Channels as Refugia for Sustaining Pionneer Riparian Forest Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Battles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330464v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Abandonned Channels as Refugia for Sustaining Pionneer Riparian Forest Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Channel vertical mobility, hydro-geomorphic disturbances and understory vegetation in floodplain forests of the Ain river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.371-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.8101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226479v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel vertical mobility, hydro-geomorphic disturbances and understory vegetation in floodplain forests of the Ain river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation et caractérisation semi-automatique des géomorphosites fluviaux potentiels. Exemples d'applications à partir d'outils géomatiques dans le bassin de la Drôme (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (4), pp.371-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.8101⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2, pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation et caractérisation semi-automatique des géomorphosites fluviaux potentiels. Exemples d'applications à partir d'outils géomatiques dans le bassin de la Drôme (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the myth of a lost paradise to targeted river restoration: forget natural references and focus on human benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7912⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.568-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828810v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the myth of a lost paradise to targeted river restoration: forget natural references and focus on human benefits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'enracinement des arbres dans les digues en remblai : étude des systèmes racinaires et impacts sur la sécurité des ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, p. 49 - p. 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418318v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enracinement des arbres dans les digues en remblai : étude des systèmes racinaires et impacts sur la sécurité des ouvrages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variability in sedimentation rates associated with cut-off channel infill deposits: Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zanetti</w:t>
+                <w:t xml:space="preserve">C. Hupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vennetier</w:t>
+                <w:t xml:space="preserve">A. Citterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mériaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53, p. 49 - p. 67</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (5), pp.W05420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602637v1</w:t>
+                <w:t xml:space="preserve">halshs-00418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability in sedimentation rates associated with cut-off channel infill deposits: Ain River, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Geomorphic Control of Fraxinus Excelsior Growth and Recruitment in Floodplain Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (5), pp.W05420</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (1), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418363v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Control of Fraxinus Excelsior Growth and Recruitment in Floodplain Forests</w:t>
+                <w:t xml:space="preserve">Effects of channel confinement on pioneer woody vegetation structure, composition and diversity along the River Drôme (SE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barsoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (8), pp.1244-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00280096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of channel confinement on pioneer woody vegetation structure, composition and diversity along the River Drôme (SE France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32 (8), pp.1244-1256. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 32, pp. 1098-1112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591283v1</w:t>
+                <w:t xml:space="preserve">hal-00534070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôles hydro-morphologiques et activités anthropiques dans les forêts alluviales du bassin rhodanien, de la quantification des processus à la gestion des milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 654, pp.126-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.654.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534070v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles hydro-morphologiques et activités anthropiques dans les forêts alluviales du bassin rhodanien, de la quantification des processus à la gestion des milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decadal changes in distribution and frequency of wood in a free meandering river, the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Lassettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.654.0126⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00418323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal changes in distribution and frequency of wood in a free meandering river, the Ain River, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Forêts riveraines des cours d’eau et ripisylves : spécificités, fonctions et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1605⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.339-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/6704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00280059v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts riveraines des cours d’eau et ripisylves : spécificités, fonctions et gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les intérêts d'une rivière dynamique, l'exemple de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de Lucinges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449310v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intérêts d'une rivière dynamique, l'exemple de l'Ain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégrer la dynamique fluviale dans la gestion des forêts alluviales du bassin rhodanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de Lucinges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.1-10</w:t>
+              <w:t xml:space="preserve">WSG Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00419686v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la dynamique fluviale dans la gestion des forêts alluviales du bassin rhodanien</w:t>
+                <w:t xml:space="preserve">Protocole de suivi des forêts alluviales : l'expérience du réseau des réserves naturelles de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSG Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.189-198</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LVIII (1), pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418376v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de suivi des forêts alluviales : l'expérience du réseau des réserves naturelles de France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France: sedimentation and aquatic vegetation responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grospretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/lr/15/2003/147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418372v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00340372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France: sedimentation and aquatic vegetation responses</w:t>
+                <w:t xml:space="preserve">Hydrogeomorphic processes affecting riparian habitat within alluvial channel-floodplain river systems: a review for the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amoros</w:t>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grospretre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/lr/15/2003/147⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (7), pp.719-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00340372v1</w:t>
+                <w:t xml:space="preserve">hal-00157731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphic processes affecting riparian habitat within alluvial channel-floodplain river systems: a review for the temperate zone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production, répartition et effets hydro-morphologiques du bois mort dans un petit cours d'eau français de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (3), pp.391-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00157731v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, répartition et effets hydro-morphologiques du bois mort dans un petit cours d'eau français de moyenne montagne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grospretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 49 (3), pp.391-405</w:t>
+              <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Supplement band 15, pp.147-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418326v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doit-on promouvoir systématiquement l'entretien des lits fluviaux et de leurs marges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, XXIV (3), pp.335-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10202,7338 +10068,7338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de tache urbaine sur l’ilot de chaleur urbain : étude sur des communes d’ille et vilaine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Dynamic of biogeomorphological processes in moderate energy system : the example of the Sélune river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vrchovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163233v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of biogeomorphological processes in moderate energy system : the example of the Sélune river.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
+                <w:t xml:space="preserve">Influence de la taille de tache urbaine sur l’ilot de chaleur urbain : étude sur des communes d’ille et vilaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209438v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des petits ouvrages en travers sur le transport de la charge de fond des rivières de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Houbrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Z.A. Seine sur la restauration des milieux et de la continuité écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Z.A. Seine et Piren Seine, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)considérer la végétation spontanée en ingénierie écologique : Exemple des communautés ripariennes colonisant la vallée de la Sélune en contexte de vidange et gestion sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEminaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de seuils anthropiques sur le transport de la charge grossière de l’Orne et la Vire (Basse-Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société hydrotechnique Français, Nov 2019, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological approach of agricultural practices modification in riparian areas, the example of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial Symposium of the International Society for River Science (ISRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Séripage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787843v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Castay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Séripage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276930v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M. Rodríguez González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788001v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches naturalistes en géographie, pour un renouveau réflexif autour de la notion de Nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session AGF « Les géographes et la nature. Nouveaux regards »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early successional vegetation patterns of alluvial deposits following dam removal: a functional approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Castay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Séripage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735174v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » : 2016-2017 - Etat des lieux et initiation de suivis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Ecological restoration perspectives considering successional vegetation dynamics of alluvial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Séripage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785583v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du Projet Séripage : Etat des lieux pré-démantèlement (2017-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Journée technique du Projet Séripage : Etat des lieux pré-démantèlement (2015-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution auprès des agriculteurs et des techniciens rivière dans le cadre de la fin du projet Séripage Lycée agricole de la Baie du Mont Saint Michel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Hilaire-du-Harcouët, France</w:t>
+              <w:t xml:space="preserve">Restitution auprès des gestionnaires de l’eau et acteurs impliqués dans l’arasement dans le cadre de la fin du projet Séripage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Les Biards, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787844v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Müller</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735178v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Castay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735195v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A travers champs : des plantules aux satellites pour la rest’EAU’ration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lily Castay</w:t>
+                <w:t xml:space="preserve">Dynamiques végétales jeunes sur les vases exondées du lac de Vezins (Manche) avant démantèlement de grands barrages : potentialités d’une restauration écologique passive et conservatoire d’une vallée renaissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prampart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Laslier</w:t>
+                <w:t xml:space="preserve">Juliette Waymel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération A la découverte de la de la recherche, 12ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montauban de Bretagne, France</w:t>
+              <w:t xml:space="preserve">REVER 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789034v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Sélune River (Normandy, France) margins following large dam removal: ecological restoration perspectives considering the successional vegetation dynamics of alluvial deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Supporting management decision-making in the dam-free Sélune River project (France): useful taxonomic and functional successional patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon (France), France</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476053v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard(s) géographique(s) sur le devenir des hydrosystèmes fluviaux du massif armoricain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+                <w:t xml:space="preserve">Comparison of leaf-on and leaf-off ALS data for mapping riparian tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolab</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2278424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132488v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of leaf-on and leaf-off ALS data for mapping riparian tree species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+                <w:t xml:space="preserve">Regard(s) géographique(s) sur le devenir des hydrosystèmes fluviaux du massif armoricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cotonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géolab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Capital Environnemental et gestion durable des cours d’eau, May 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384397v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Colloque de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective. Colloque de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nantes, France. pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Séminaire de travail en région (Agen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise scientifique collective : séminaire de travail en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Agen, France. pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building up a diachronic analysis from multi-source data to characterize consequences of dam removal on agricultural landscape - biodiversity interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Conference on Ecological Restoration. Towards resilient ecosystems: restoring the urban, the rural and the wild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Braided River Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamique des lits en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF "Small scale morphological evolution of coastal, estuarine and river systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Provansal</w:t>
+                <w:t xml:space="preserve">Dendrochronological tools for tree / groundwater relationships studies in riparian environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bliss Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.S. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Hydro-Eco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878591v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347166v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronological tools for tree / groundwater relationships studies in riparian environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydro-Eco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347134v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of braided river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing fluvial features at the network-scale methodological approaches and examples in the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symp 45 - Acogeomorphology : A biophysical framework for river science, 4th Ecosummit Conference, Columbus, Ohio, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4th Ecosummit Conference, Columbus, Ohio, USA, Sep 2012, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012. Session GSM4 : Braided rivers: insights from new monitoring and modelling techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique du réseau hydrographique du bassin du Rhône à partir d'outils géomatiques : éléments pour définir des priorités en matière d'intervention à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session B1 - Rivières en tresses. Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, ZABR, Université Lyon 2, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasts in growth and water sources in co-occurring Mediterranean riparian tree species: Evidence from tree rings isotopes and dendrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Nabucet</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting, 2011. H11E: Simplifying complexity : characterising dynamics of ecohydrological system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
+              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344346v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasts in growth and water sources in co-occurring Mediterranean riparian tree species: Evidence from tree rings isotopes and dendrochronology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Johnstone</w:t>
+                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting, 2011. H11E: Simplifying complexity : characterising dynamics of ecohydrological system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345295v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie des services environnementaux : une nouvelle grille de lecture pour évaluer les liens Homme/Environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatialités et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOBIA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University, Jun 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of meso-habitat framework from orthophotographies. Application to the Drôme River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Remote Sensing of Rivers H42B-04, 2010 Fall Meeting, AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des processus physiques dans les actions de restauration des rivières à galets du pourtour alpin français : quelques cas s'appuyant sur une démarche partenariale impliquant scientifiques et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78e Congrès de l'Acfas - Processus, aménagements et restauration des systèmes fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie en ripisylve : des cernes aux changements hydromorphologiques dans les systèmes fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France. pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00536998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of buried tree root samples by electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Root research and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'âge et le diamètre de racines prélevées sur des digues de protection contre les inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie en France Table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree root systems architecture in earth dike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th ISRR Symposium 'Root Research and Applications' (RootRAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are socio-economical and eco-morphological objectives compatible in former channel management? Examples from the Rhone Watershed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing woody vegetation on earth dikes: risks assessment and maintenance solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological engineering - from concepts to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterisation of river corridors from archives orthophotos: challenging issues and first application of the Drôme River course (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of pioneer riparian forest dynamics in abandoned channels: an alternate recrutement pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Battles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian forest patterns in abandoned channels on the Middle Sacramento River: an alternative recruitment pathway for pioneer riparian vegetation in gravel-bed meandering rivers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CALFED science conference "Global Perspectives and Regional Results"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, United States</w:t>
+              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00431322v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can flood risk management restore ecogeomorphologic functioning of fluvial margins along the Rhône River (France, SE)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riparian forest patterns in abandoned channels on the Middle Sacramento River: an alternative recruitment pathway for pioneer riparian vegetation in gravel-bed meandering rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Battles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth ECRR International Conference on RIVER RESTORATION 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italy. pp.349-356</w:t>
+              <w:t xml:space="preserve">5th CALFED science conference "Global Perspectives and Regional Results"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00431305v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical reference state, a myth in Europe?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can flood risk management restore ecogeomorphologic functioning of fluvial margins along the Rhône River (France, SE)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Kondolf</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCR International Conference on River Restoration. Workshop WS12 "Reference river ecosystems: historical states, best ecological potential and management challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">IVth ECRR International Conference on RIVER RESTORATION 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italy. pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01367637v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+                <w:t xml:space="preserve">The historical reference state, a myth in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Kondolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">4th ECCR International Conference on River Restoration. Workshop WS12 "Reference river ecosystems: historical states, best ecological potential and management challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00277400v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalité, fonctionnalité et résilience des hydrosystèmes boisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, Naturalité, Humanité - Pour inspirer la gestion des forêts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Model of Riparian Forest Response to Channel Abandonment on Meandering Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Battles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des photographies aériennes en géomorphologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AQQUA-ACFAS Approches et méthodes en géomorphologie fluviale : pratiques et étude de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQQUA-ACFAS - Université du Québec, May 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Lassettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt et le changement fluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International l'Eau et la Forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ain, une rivière qui déménage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+                <w:t xml:space="preserve">Dinamica fluvial y biodiversidad de los sistemas riparios : fundamentos teoricos y consecuencias practicas para la puesta en practica de la directiva marco des agua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand publique dans le cadre de la fête de la rivière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Blyes, France</w:t>
+              <w:t xml:space="preserve">Appui à la mise en oeuvre de la Directive Cadre sur l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Environnement et Université polytechnique de Madrid, Sep 2006, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069911v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinamica fluvial y biodiversidad de los sistemas riparios : fundamentos teoricos y consecuencias practicas para la puesta en practica de la directiva marco des agua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">L'Ain, une rivière qui déménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appui à la mise en oeuvre de la Directive Cadre sur l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Environnement et Université polytechnique de Madrid, Sep 2006, Madrid, España</w:t>
+              <w:t xml:space="preserve">Conférence grand publique dans le cadre de la fête de la rivière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Blyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362294v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pioneer vegetation units within two geomophologically contrasting reaches of the Drôme River, France (uncontrained braided sections compared to an embanked reach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barsoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on "Riverine hydroecology: advances in Research and Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace de mobilité : définitions, méthodes et applications.</w:t>
+                <w:t xml:space="preserve">Relationships between channel mobility, hydro-geomorphic pattern in floodplain forest and vegetation characteristics (diversity, structure and growth): ain river, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres "Morphodynamique fluviale et espace de mobilité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00431312v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between channel mobility, hydro-geomorphic pattern in floodplain forest and vegetation characteristics (diversity, structure and growth): ain river, France.</w:t>
+                <w:t xml:space="preserve">L'espace de mobilité : définitions, méthodes et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres "Morphodynamique fluviale et espace de mobilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00431315v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computation and a use of the magnetic energy in a thin liquid metal submitted to an AC magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shenyang, China. pp.1059 - 1062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2006.870963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ripisylves : ne pas intervenir, pourquoi ? comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la gestion des ripisylves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17543,155 +17409,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban heat island and Tree phenology: A spatial relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icuc12-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Long-term Wetland Monitoring Using the Landsat Archive: Focus on Opportunities for Essential Variables Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demarquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17723,1301 +17589,1301 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioClim Wetlands 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35313.29280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revégétalisation spontanée de la vallée renaturée de la Sélune (Manche): approches taxonomiques et fonctionnelles comme aide à la décision pour la conduite des travaux (vidange, gestion sédimentaire) en contexte d’arasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 10 Restaurer ou Reconquérir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-based gravel fluxes measurements in a wandering river to assess sediment mobility downstream a dam (Durance River, Southern French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kélian Lagrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCEM 2017- 10th Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trente, Italy. RCEM 2017- 10th Symposium on River, Coastal and Estuarine Morphodynamics, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geomatic for multiscale characterisation of river systems: application to the Rhône basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wiederkher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology : Fluvial geomorphology and river management: Other subsessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, non renseignée, France. 8th IAG International Conference on Geomorphology, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and morphodynamics of two dynamic and highly modified rivers: valley management issues and keys for river stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Macvicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du patron de tressage et du paysage rivulaire des rivières en tresses du Bassin Rhodanien au cours du dernier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sion, Suisse. Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique morphologique et communautés végétales terrestres des rivières méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamisier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scale analysis of bed mobility in a highly modified system (Durance River, South-Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravel Bed Rivers 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tadoussac, Canada. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braided river corridor characterization at a regional scale based on high resolution archived aerial photos (example of the Rhône river network, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Francisco, United States. H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01339386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a physical parameter GIS database for targeting local-scale restoration and conservation actions: example of the Drôme River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy. 4th ECCR International Conference on River Restoration, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of geomorphically-driven riparian forest dynamics along the middle Sacramento River, California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Battles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th biennal State of the San Francisco Estuary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Oakland, United States. 8th biennal State of the San Francisco Estuary Conference, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation pattern and vegetation colonisation in restored former channels of the Pierre-Bénite by-passed section of the Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Floodplain Protection and Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Strasbourg, Université Louis Pasteur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19027,693 +18893,693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripisylves et forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340 p., 2025, Savoir Faire, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4129-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, Seconde édition, 2024, 2200627017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Dufour. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352 p., 2024, Collection U, 978-2-200-63862-7 (papier) ; 978-2-200-64081-1 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la biodiversité et état de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2023, Ecologie - Environnement, 9781784059132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'environnement: La nature au temps de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.288, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political ecology des services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIE Peter lang, 21, 2014, EcoPolis, Marc Mormon, 978-2-87574-197-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19723,4375 +19589,4375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation, suivi et cartographie des ripisylves et des forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybill Staentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, 2025, 978-2-7592-4128-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4129-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 243-262, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346211v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
+                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 243-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346313v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
+                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345960v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Où étudier l’anthropocène ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience and the biophysical science of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-200, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">Resilience and Riverine Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-286, 2024, 978-0-323-91716-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346109v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
+                <w:t xml:space="preserve">Chapitre 8. Où étudier l’anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-200, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05346240v1</w:t>
+                <w:t xml:space="preserve">hal-05346109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and the biophysical science of rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience and Riverine Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.269-286, 2024, 978-0-323-91716-2</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320392v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
+                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.263-278, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345975v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10. Analyser l’organisation spatiale de l’anthropocène</w:t>
+                <w:t xml:space="preserve">Chapitre 1. L’anthropocène, le mot et la chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.221-242, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.26-42, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346186v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. L’anthropocène, le mot et la chose</w:t>
+                <w:t xml:space="preserve">Chapitre 14. Quantifier l’anthropocène : nécessaire, mais pas suffisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.290-312, 2024, U. Série Géographie, 978-2-200-63862-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.colle.2024.02.0290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345926v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16. Les géographes de l’anthropocène : des scientifiques engagés ?</w:t>
+                <w:t xml:space="preserve">Chapitre 10. Analyser l’organisation spatiale de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.339-357, 2024</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-242, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346326v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 14. Quantifier l’anthropocène : nécessaire, mais pas suffisant</w:t>
+                <w:t xml:space="preserve">Chapitre 16. Les géographes de l’anthropocène : des scientifiques engagés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.339-357, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346298v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Dynamiques et trajectoires des socio-écosystèmes en anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.160-175, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Tisser les liens au cœur de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-220, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Du mondial au local, les échelles de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-159, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Les espaces et les territoires de l’anthropocène</w:t>
+                <w:t xml:space="preserve">Chapitre 2. La nature au temps de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.106-138, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.43-63, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345995v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. La nature au temps de l’anthropocène</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Les espaces et les territoires de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-63, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.106-138, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345944v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Étudier les discours sur l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-289, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de référence temporels : trouver un point de bascule dans le passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-23, 2023, 9781784059132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de référence : un chemin étroit entre fausses pistes et vraies impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation de la biodiversité et état de référence. La nostalgie de la nature à l’ère de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.237-241, 2023, 9781784059132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The baseline : a narrow path between false trails and true impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-210, 2022, 1786308886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal baselines : finding a tipping point in the past.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches critiques et réflexives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135563v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Les approches critiques et réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129067v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et analyser des données biophysiques en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 18. Enseigner les processus biophysiques en géographie aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.237-249, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.53-63, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature de l’Anthropocène : nature anthropisée, nature hybridée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 17-31.</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179329v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des données biophysiques dans l’analyse géographique de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nature de l’Anthropocène : nature anthropisée, nature hybridée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
+              <w:t xml:space="preserve">In Dufour S. et Lespez L. (dir.), Géographie de l’Environnement. La Nature de l’Anthropocène, Armand Colin, Coll. U., pp. 17-31.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135559v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping ecosystem services : from biophysical processes to (Mis)Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave handobook of critical physical geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71461-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01952253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 Cartographie, services écosystémiques et gestion environnementale : entre neutralité technicienne et outil d'empowerment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Arnauld de Sartre; Monica Castro; Simon Dufour; Johan Oszwald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political ecology des services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIE Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 Les services écosystémiques au Gabon. Le rendez-vous manqué du renouveau des politiques conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Ovono Edzang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Arnauld de Sartre; Monica Castro; Simon Dufour; Johan Oszwald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political ecology des services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIE Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements fluviaux et forêts riveraines de cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Eaux et Forêts" organisé en septembre 2006 à Bordeaux par le GHFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHFF, Pagination non précisée, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring Floodplain Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Landscape Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.306-312, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24101,117 +23967,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone images to assess riparian ecological restoration projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24221,130 +24087,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services, an opportunity to improve restoration practices in river corridors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24354,2271 +24220,2271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des espèces ingénieures dans la restauration des habitats de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 2; INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance to implement the protocol for the status/pressures assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta González del Tánago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego García de Jalón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] COST Action CA16208 CONVERGES. 2020, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités final du projet Séripage - année 2018 : Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Agro - Agrocampus Ouest Rennes; Université Rennes 2; INRAE. 2019, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfrichement des milieux humides en Bretagne: dynamique paysagère, évolution des usages, effets sur l’écologie des milieux aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Magueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FMA, Université Rennes 2, LETG-Rennes; Rapport scientifique du programme ECOFRICHE phase 1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités du projet Séripage année 2017 : Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Castay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Zermeno Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Eau Seine-Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02604715v4</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Résumé exécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772030v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472225v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal. Summary report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Rapport complet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2016, 146 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2016, 325 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02604911v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative impact of reservoirs on the aquatic environment. Joint scientific appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cumulé des retenues d’eau sur le milieu aquatique. Expertise scientifique collective. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2016, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Séripage: « Sélune: Ecologie et gestion des zones rivulaires, ripariennes et des paysages agricoles » [Programme Sélune. Rapport d'étape année 2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'eau Seine-Normandie. 2015, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de caractérisation physique des milieux aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données extraites des ortho-photos de l'IGN pour la caractérisation et la modélisation de l'habitat aquatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du corridor naturel alluvial du réseau hydrographique du bassin du Rhône à partir des orthophotographies de l'IGN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des techniques d'imagerie pour la caractérisation physique des corridors fluviaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi physique et biologique des rivières en tresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise hydro-géomorphologique en vue du diagnostic fonctionnel des habitas, de la restauration du transit sédimentaire et des lônes, volet 1, 2, 3 et 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26628,100 +26494,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles naturels et anthropiques de la structure et de la dynamique des forêts riveraines des cours d'eau du bassin rhodanien (Ain, Arve, Drôme et Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Moulin - Lyon III, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26731,105 +26597,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche géographique de la végétation et de la gestion biophysique des hydrosystèmes fluviaux. Éléments épistémologiques, thématiques et opérationnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Rennes 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01719739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId599"/>
+      <w:footerReference w:type="default" r:id="rId594"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26976,51 +26842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04871119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cupertino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04871081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demarquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gomes Marques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieites-Blanco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Segurado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1455047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lippmann Provansal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJ3FL6R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04966552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silgueiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isabel Rodrigues Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Corcobado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;ebesta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rogers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kouteck&#253;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118651" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0058" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huylenbroeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Georges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110652" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenna Riis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Manolaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12455" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316602v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.06.098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSZBKR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.383" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP8S0K9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec'H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Bucheli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.4.e28720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061828v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030483" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309595v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#226;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laslier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1674457" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sloan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1445256" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0145-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0985-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729637v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-018-1004-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R.G. Daher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.03.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17435" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601399v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z3BK67R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Depoilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Michalon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hayden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Battles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1546" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K6S47PT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jegou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906352v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robresco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monaco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906358v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodrigez Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Hayden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330464v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Haydem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8101" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7912" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KMGWXG9D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418318v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1239" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC287KGH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280096v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1556" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0B8PWJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassettre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418323v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.654.0126" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280059v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Lassettre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1605" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WCG4VKQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6704" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419686v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/15/2003/147" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276908v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02132488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384397v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278424" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347134v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.S. Wilson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnstone" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370407v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345452v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clec'H" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344214v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067775v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592669v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592671v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592614v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419437v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592672v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343122v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431320v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431322v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431305v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367637v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kondolf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431314v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431316v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366504v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069911v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362294v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431312v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431315v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101116v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.870963" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431311v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477232v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-64" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515072v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35313.29280" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341650v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiederkher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327000v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamisier Vincent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschamps" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontvieille" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364379v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364341v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046527v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617791v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651125v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098622v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556673v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320392v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346326v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135563v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179329v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135554v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952253v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71461-5_13" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098650v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098647v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280063v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418379v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587959v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829972v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828828v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828825v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829969v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012155v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01719739v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04871119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cupertino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04871081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demarquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gomes Marques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieites-Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Segurado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1455047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lippmann Provansal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17371" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJ3FL6R8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04966552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silgueiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;ebesta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rogers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kouteck&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118651" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonz&#225;lez del T&#225;nago" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Aguiar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112730" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huylenbroeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Georges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenna Riis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Manolaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.02" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arsenio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe S. Dias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel N. Bugalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Bucheli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/oneeco.4.e28720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.383" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP8S0K9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5196" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276851v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Garbey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.06.098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSZBKR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12455" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030483" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#226;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laslier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1674457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013289v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R.G. Daher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.03.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sloan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1445256" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0145-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0985-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-018-1004-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372409v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17435" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z3BK67R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Depoilly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couvert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Linares" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCKSFR4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Michalon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hayden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Battles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K6S47PT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200578v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.279-306" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jegou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906358v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Maria Rodrigez Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906352v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robresco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monaco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330464v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Haydem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692503v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Hayden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227980v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8101" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7912" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KMGWXG9D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1239" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC287KGH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602637v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591283v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1556" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0B8PWJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534070v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassettre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.654.0126" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Lassettre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1605" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WCG4VKQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6704" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419686v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418376v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418372v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/15/2003/147" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418326v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564619v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903997v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789383v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Castay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zermeno Rodriguez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785583v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prampart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735174v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276908v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787843v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276930v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788001v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02476053v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Waymel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#252;ller" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735178v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384397v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2278424" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02132488v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605637v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605636v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210126v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deniau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.S. Wilson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnstone" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345452v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345295v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oswald" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clec'H" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344214v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067775v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00536998v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592669v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419437v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343122v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431320v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367637v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kondolf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431314v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431316v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366320v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366504v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362294v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069911v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366298v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431315v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431312v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101116v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinsard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.870963" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431311v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477232v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-64" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515072v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35313.29280" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735742v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Kateb" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341650v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiederkher" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285863v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327000v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamisier Vincent" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschamps" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontvieille" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285850v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364379v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364341v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617791v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994059v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798406v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098622v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556673v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320392v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346326v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994086v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994071v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798429v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798482v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135563v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135545v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135554v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179329v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952253v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71461-5_13" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098650v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098647v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280063v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418379v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907783v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trolle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587959v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649469v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168410v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373935v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791138v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604911v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604715v4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772030v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472225v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781955v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604628v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403099v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829972v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828828v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828825v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829969v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012155v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01719739v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>