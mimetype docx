--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -1999,787 +1999,787 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
+                <w:t xml:space="preserve">Do Infrastructures Have Epistemologies? Studying an Open Access Infrastructure for SSH from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/jep.7803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343169v1</w:t>
+                <w:t xml:space="preserve">hal-05594988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Prinzi</w:t>
+                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Faïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405045v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Yagmur Ilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Computational Humanities Research 2025, 3, pp.1372 - 1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/imynsefqce1n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343139v1</w:t>
+                <w:t xml:space="preserve">hal-05372182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3)</w:t>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430474v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372182v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
+                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226583v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125113v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
+                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Prinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12862/Lab25DMS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799561v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les savoirs à l'ère numérique Pour une ethnographie des pratiques informationnelles sur Gallica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347149v1</w:t>
+                <w:t xml:space="preserve">hal-04799561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
               </w:r>
@@ -2841,1381 +2841,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with History</w:t>
+                <w:t xml:space="preserve">Naviguer dans les savoirs à l'ère numérique Pour une ethnographie des pratiques informationnelles sur Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.14146⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.16108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141303v1</w:t>
+                <w:t xml:space="preserve">hal-04347149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
+                <w:t xml:space="preserve">Experimenting with History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04148618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leibniz en Créateur. Un regard matériel sur sa machine à calculer</w:t>
+                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs le fil des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (1), pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03715691v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
+                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038168v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719239v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">Leibniz en Créateur. Un regard matériel sur sa machine à calculer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
+              <w:t xml:space="preserve">Savoirs le fil des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072681v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LVII (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715633v1</w:t>
+                <w:t xml:space="preserve">hal-04038168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715689v1</w:t>
+                <w:t xml:space="preserve">hal-03715633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03130624v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, III-10, pp.21-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715643v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Spéculations accélérationnistes »,[ recension de ] Bratton B.H., Le Stack. Plateformes, logiciel et souveraineté, traduit de l’américain par Christophe Degoutin, Grenoble : Université Grenoble Alpes Éditions, coll. « Savoirs littéraires et imaginaires scientifiques », 2019,</w:t>
+                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, III-10, pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715680v1</w:t>
+                <w:t xml:space="preserve">hal-03715643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compas dans l’œil : la « mécanique géométrique » de Viviani au chevet de la coupole de Brunelleschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (1), pp.5-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.731.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
+                <w:t xml:space="preserve">« Spéculations accélérationnistes »,[ recension de ] Bratton B.H., Le Stack. Plateformes, logiciel et souveraineté, traduit de l’américain par Christophe Degoutin, Grenoble : Université Grenoble Alpes Éditions, coll. « Savoirs littéraires et imaginaires scientifiques », 2019,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Politics</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03715685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
+                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03715676v1</w:t>
+                <w:t xml:space="preserve">hal-03715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
+                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.707-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715674v1</w:t>
+                <w:t xml:space="preserve">hal-03715676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cromohs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715656v1</w:t>
+                <w:t xml:space="preserve">hal-03715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cromohs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savante Passion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Emouvoir, 8 (1), pp.160-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4225,128 +4303,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peak that Hides the Mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin de Mourat; Elie Petit; Donato Ricci; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Engagement: Challenging the Materiality of Participatory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Annexe / médialab, pp.130-135, 2026, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4356,202 +4434,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et milieux de savoir : pour une écologie des pratiques savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III-10, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cahierscfv.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4561,176 +4639,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Images in Early-Modern Mixed Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20791-9_352-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVIANI FRANCHI, Vincenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istituto dell’Enciclopedia Italiana (dir.), Dizionario biografico degli Italiani, Rome : Treccani, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4740,357 +4818,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Ilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities (DH2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down the Rabbit Hole: Discoverability in a Digital Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. CHR 2024: Computational Humanities Research Conference, pp.1324 - 1330, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Orient Oneself in Thinking in the Digital Era: A mixed-methods ethnography of researchers' navigational practices on Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH-CH Study Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5100,304 +5178,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription d'un focus group sur les usages du site https://montbuet.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.e9308w1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptions de seize entretiens semi-directifs réalisés avec des usagers de Gallica et OpenEdition au sujet de leurs pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.baf13qbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptions de sept entretiens semi-directifs réalisés avec des usagers de Gallica au sujet de leurs pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.320eu55q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadonnées de la correspondance de Vincenzio Viviani (1622-1703)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museo Galileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteca Nazionale Centrale Di Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.b3d1lws5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5407,4891 +5520,5169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining Knowledge and Governing its Infrastructure in the Digital Age: An Integrated View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Knowledge in the Digital Age: A Study of Researchers’ Information-Browsing Practices in Digital Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d’une lecture de Platon. Du supplément à l’aveuglement selon Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Open Science from Within</w:t>
+                <w:t xml:space="preserve">Science ouverte et sciences citoyennes : vers une alliance féconde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375267v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un principe de diversité épistémique dans le processus d’élaboration des décisions publiques</w:t>
+                <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678835v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un principe de diversité épistémique dans le processus d’élaboration des décisions publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1278v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Il faut déconstruire la philosophie spontanée des ingénieurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Poste de Lecture Assisté par Ordinateur (PLAO) : une utopie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages, usagers et utopies : la place des publics dans la Bibliothèque de France (1988-1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’infrastructure comme instrument de mise en œuvre des politiques publiques d’accès ouvert. Le cas d’OpenEdition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Faire des sciences sociales sous pression(s). Injonctions, intermédiations et appropriations des politiques de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Lab; Mesopolhis, Mar 2026, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163002v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition Lab</w:t>
+                <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Magnifying Open Science: Case studies and narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008178v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
+                <w:t xml:space="preserve">Dialettica dell'infrastruttura. Il caso delle piattaforme di scienza aperta di OpenEdition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensare nell’era del dato, III° Ciclo seminariale dell’“Osservatorio sui saperi umanistici” su trasformazioni digitali, intelligenza artificiale e Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto per la Storia del Pensiero Filosofico e Scientifico Moderno (ISPF-CNR), Mar 2026, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10036402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419535v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de lecture : observation des usages, outils de navigation, table ronde &amp;quot;Quelle bibliothèque SAVOIRS pour le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses numériques de la lecture. Lancement de la nouvelle plateforme SAVOIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture des données et SHS, un enjeu de légitimation dans une perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde aux Journées du CIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découvrabilité comme &amp;quot;prise&amp;quot; - Pratiques de détournement du moteur de recherche de Gallica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsine Aabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découvrabilité des contenus culturels et scientifitques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verlaet, Lise; Delaporte, Chloé, Jan 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992187v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne ou sur les pas des scientifiques du XVIIIe siècle pour reconstituer la découverte du mont Buet dans le massif du Giffre</w:t>
+                <w:t xml:space="preserve">OpenEdition Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Festival d'histoire de la montagne - Expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée dauphinois, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044668v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">DHNord 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681536v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne ou sur les pas des scientifiques du XVIIIe siècle pour reconstituer la découverte du mont Buet dans le massif du Giffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Festival d'histoire de la montagne - Expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée dauphinois, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712998v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
+                <w:t xml:space="preserve">La découvrabilité comme &amp;quot;prise&amp;quot; - Pratiques de détournement du moteur de recherche de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST/4S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Découvrabilité des contenus culturels et scientifitques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlaet, Lise; Delaporte, Chloé, Jan 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654594v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier : Faire l’analyse critique d'un pipeline d’analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Are Not New</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apartis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires CINaM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593755v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux des SHS face aux infrastructures de données ouvertes. Retour d’expérience sur un projet en SIC</w:t>
+                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de la donnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adele Helpdesk, Unistra, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781983v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Poste de Lecture Assisté par Ordinateur (P.L.A.O.) au schéma numérique. Trois étapes de la re-médiation de la BnF</w:t>
+                <w:t xml:space="preserve">Data Are Not New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenEdition Lab; BnF; Mucem, Dec 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaires CINaM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852269v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de l’histoire expérimentale des sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Strandgaard Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Maryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THEMTECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lausanne, EPFL, Suisse</w:t>
+              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627052v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Les matériaux des SHS face aux infrastructures de données ouvertes. Retour d’expérience sur un projet en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Atelier de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adele Helpdesk, Unistra, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072760v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Du Poste de Lecture Assisté par Ordinateur (P.L.A.O.) au schéma numérique. Trois étapes de la re-médiation de la BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Lab; BnF; Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202774v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
+                <w:t xml:space="preserve">Faire de l’histoire expérimentale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">THEMTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lausanne, EPFL, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349651v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210657v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349624v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
+                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349649v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
+                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349617v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Ecology of Open Science Infrastructures</w:t>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du CIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349611v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Digital Libraries as Open Spaces</w:t>
+                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157651v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072757v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
+                <w:t xml:space="preserve">On the Ecology of Open Science Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Journées annuelles du CIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072740v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">Understanding Digital Libraries as Open Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072813v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brief History of the Legitimacy of Gallica throughout its Design and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustaining Knowledge and Its Infrastructure: Digital knowledge infrastructures at the crossroads of governance practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LHST, EPFL, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du P.L.A.O. à Gallica</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler en salle de lecture à l’ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Muller; Frédéric Clavert; Université Rennes 2, Mar 2022, Rennes - Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072753v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le cyberespace ?</w:t>
+                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Campus Condorcet, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072749v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072825v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
+                <w:t xml:space="preserve">Du P.L.A.O. à Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Travailler en salle de lecture à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Muller; Frédéric Clavert; Université Rennes 2, Mar 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072853v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
+                <w:t xml:space="preserve">Cartographier le cyberespace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Campus Condorcet, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073081v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316998v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des embranchements originaux »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographier les pratiques en régime numérique : enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfonso Castellanos; Stéphane Costantini; Aube Richebourg; Maël Péneau; Centre Georg Simmel, EHESS; Centre Maurice Halbwachs, ENS Ulm, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072821v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviani’s Enigma through the Prism of Correspondence Networks</w:t>
+                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Discourse between Collaboration and Dispute: Mathematical Networks in the Leibnizian Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Wahl; Philip Beeley; Gottfried Wilhelm Leibniz Bibliothek, Aug 2021, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072842v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Val-d’Arno sous les yeux</w:t>
+                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces d'observation à l'époque moderne (XVe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalia Deias; Université de Bordeaux, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072850v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
+                <w:t xml:space="preserve">« Des embranchements originaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Ethnographier les pratiques en régime numérique : enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfonso Castellanos; Stéphane Costantini; Aube Richebourg; Maël Péneau; Centre Georg Simmel, EHESS; Centre Maurice Halbwachs, ENS Ulm, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072962v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
+                <w:t xml:space="preserve">Viviani’s Enigma through the Prism of Correspondence Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Scientific Discourse between Collaboration and Dispute: Mathematical Networks in the Leibnizian Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Wahl; Philip Beeley; Gottfried Wilhelm Leibniz Bibliothek, Aug 2021, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072847v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Heir or First Engineer?</w:t>
+                <w:t xml:space="preserve">Le Val-d’Arno sous les yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Politics, and Faith in the Seventeenth Century: The World of the Galileans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federia Favino; Stanford University, Feb 2020, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Espaces d'observation à l'époque moderne (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalia Deias; Université de Bordeaux, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073091v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Transplanting the human mind into inanimate matter”</w:t>
+                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2020, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073100v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Material Archaeology of Computational Thinking from Leibniz Onwards</w:t>
+                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSSuisse20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHST, EPFL, Mar 2020, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073096v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost-in-Transcription</w:t>
+                <w:t xml:space="preserve">“Transplanting the human mind into inanimate matter”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historicity of the Visuality and Image History: New Forms of Digital and Visual History/Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for Urban History, Nov 2019, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2020, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073108v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paper Milieu</w:t>
+                <w:t xml:space="preserve">A Material Archaeology of Computational Thinking from Leibniz Onwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">HSSuisse20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHST, EPFL, Mar 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073139v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
+                <w:t xml:space="preserve">Last Heir or First Engineer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Science, Politics, and Faith in the Seventeenth Century: The World of the Galileans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federia Favino; Stanford University, Feb 2020, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073158v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plea for an Ecology of Savant Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural knowledge ESHS First Young Scholars Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media et milieux en histoire et anthropologie des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; EHESS, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentine Disegno as a Form of Mathematization</w:t>
+                <w:t xml:space="preserve">A Paper Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scientiæ, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073150v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Paper Tools</w:t>
+                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and the Knowing Body: Material Practices of Science in a Global Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Uppsala Universitet, Apr 2019, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073165v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Theory</w:t>
+                <w:t xml:space="preserve">Florentine Disegno as a Form of Mathematization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientiæ, May 2018, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">, Scientiæ, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073277v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soothing Knowledge</w:t>
+                <w:t xml:space="preserve">The Practice of Paper Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Science Postgraduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for the History of Science, Apr 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Science and the Knowing Body: Material Practices of Science in a Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uppsala Universitet, Apr 2019, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073282v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper Minds</w:t>
+                <w:t xml:space="preserve">Lost-in-Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Historicity of the Visuality and Image History: New Forms of Digital and Visual History/Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Urban History, Nov 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073379v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
+                <w:t xml:space="preserve">The Practice of Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
+              <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientiæ, May 2018, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073376v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropological Glance at the Writing and Conservation of Mechanical Research Notebooks of the Late Seventeenth-Century Italy</w:t>
+                <w:t xml:space="preserve">Soothing Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the History of Technology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the History of Technology, Jun 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">British Society for the History of Science Postgraduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for the History of Science, Apr 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073383v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paper Minds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Anthropological Glance at the Writing and Conservation of Mechanical Research Notebooks of the Late Seventeenth-Century Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the History of Technology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the History of Technology, Jun 2016, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie baroque de l’aspirant géomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une nouvelle histoire des savoirs : réflexivité, hybridation, universalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; EHESS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10301,151 +10692,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données de l'EquipEx+ COMMONS (2.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Daret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseile Université; EHESS; Université de Caen - Basse Normandie; Université d'Avignon et des Pays de Vaucluse; Open Edition. 2023, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10455,114 +10846,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprits de papier. Une histoire matérielle du travail savant à travers les brouillons de Viviani et Leibniz (ca. 1650-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. European University Institute; EHESS, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10630,51 +11021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBED6611"/>
+    <w:nsid w:val="48DEED82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10778,51 +11169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1892DC11"/>
+    <w:nsid w:val="9504684B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11012,51 +11403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jep.7803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Museo Galileo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biblioteca Nazionale Centrale Di Firenze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d1lws5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10036402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>