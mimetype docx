--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -1999,51 +1999,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2111,757 +2111,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique de la liquidité des données. Plongements dans un milieu navigable et herméneutique(s) de l’espace latent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Faïta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+                <w:t xml:space="preserve">Paul Guhennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3)</w:t>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430474v1</w:t>
+                <w:t xml:space="preserve">hal-05611568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372182v1</w:t>
+                <w:t xml:space="preserve">hal-05343139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Faïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226583v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Yagmur Ilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Computational Humanities Research 2025, 3, pp.1372 - 1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/imynsefqce1n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343139v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
+                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125113v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
+                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.68-79</w:t>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343169v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.68-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405045v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
+                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Prinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12862/Lab25DMS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799561v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Computational Humanities Research 2023, 3558, pp.111-134</w:t>
+              <w:t xml:space="preserve">, 2024, 3834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301567v1</w:t>
+                <w:t xml:space="preserve">hal-04799561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans les savoirs à l'ère numérique Pour une ethnographie des pratiques informationnelles sur Gallica</w:t>
               </w:r>
@@ -2919,364 +2919,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with History</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computational Humanities Research 2023, 3558, pp.111-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141303v1</w:t>
+                <w:t xml:space="preserve">hal-04301567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
+                <w:t xml:space="preserve">Experimenting with History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04148618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
+                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (1), pp.191-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18253911-bja10031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03719239v1</w:t>
+                <w:t xml:space="preserve">hal-04148618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LVII (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072681v1</w:t>
+                <w:t xml:space="preserve">hal-04038168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leibniz en Créateur. Un regard matériel sur sa machine à calculer</w:t>
               </w:r>
@@ -3325,524 +3303,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, LVII (2)</w:t>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038168v1</w:t>
+                <w:t xml:space="preserve">hal-04072681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110-1, </w:t>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715633v1</w:t>
+                <w:t xml:space="preserve">hal-03719239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715689v1</w:t>
+                <w:t xml:space="preserve">hal-03715633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, III-10, pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130624v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
+                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715643v1</w:t>
+                <w:t xml:space="preserve">hal-03715689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compas dans l’œil : la « mécanique géométrique » de Viviani au chevet de la coupole de Brunelleschi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715681v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Spéculations accélérationnistes »,[ recension de ] Bratton B.H., Le Stack. Plateformes, logiciel et souveraineté, traduit de l’américain par Christophe Degoutin, Grenoble : Université Grenoble Alpes Éditions, coll. « Savoirs littéraires et imaginaires scientifiques », 2019,</w:t>
               </w:r>
@@ -3895,405 +3899,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
+                <w:t xml:space="preserve">Le compas dans l’œil : la « mécanique géométrique » de Viviani au chevet de la coupole de Brunelleschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (1), pp.5-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.731.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715685v1</w:t>
+                <w:t xml:space="preserve">hal-03715681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
+                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03715676v1</w:t>
+                <w:t xml:space="preserve">hal-03715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
+                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.707-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715674v1</w:t>
+                <w:t xml:space="preserve">hal-03715676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cromohs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715656v1</w:t>
+                <w:t xml:space="preserve">hal-03715674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cromohs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savante Passion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Emouvoir, 8 (1), pp.160-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4303,128 +4385,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peak that Hides the Mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin de Mourat; Elie Petit; Donato Ricci; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Engagement: Challenging the Materiality of Participatory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Annexe / médialab, pp.130-135, 2026, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4434,202 +4516,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et milieux de savoir : pour une écologie des pratiques savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III-10, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cahierscfv.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4639,176 +4721,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Images in Early-Modern Mixed Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20791-9_352-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVIANI FRANCHI, Vincenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istituto dell’Enciclopedia Italiana (dir.), Dizionario biografico degli Italiani, Rome : Treccani, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4818,699 +4900,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Ilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities (DH2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down the Rabbit Hole: Discoverability in a Digital Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. CHR 2024: Computational Humanities Research Conference, pp.1324 - 1330, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Orient Oneself in Thinking in the Digital Era: A mixed-methods ethnography of researchers' navigational practices on Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH-CH Study Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription d'un focus group sur les usages du site https://montbuet.net</w:t>
+                <w:t xml:space="preserve">Big Open Science Podcast | S01E10: OpenEdition in context with Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wnuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wciślik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226631v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptions de seize entretiens semi-directifs réalisés avec des usagers de Gallica et OpenEdition au sujet de leurs pratiques informationnelles</w:t>
+                <w:t xml:space="preserve">Transcription d'un focus group sur les usages du site https://montbuet.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.baf13qbk⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.e9308w1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226633v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptions de sept entretiens semi-directifs réalisés avec des usagers de Gallica au sujet de leurs pratiques informationnelles</w:t>
+                <w:t xml:space="preserve">Transcriptions de seize entretiens semi-directifs réalisés avec des usagers de Gallica et OpenEdition au sujet de leurs pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.320eu55q⟩</w:t>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.baf13qbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166633v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcriptions de sept entretiens semi-directifs réalisés avec des usagers de Gallica au sujet de leurs pratiques informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.320eu55q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métadonnées de la correspondance de Vincenzio Viviani (1622-1703)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museo Galileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblioteca Nazionale Centrale Di Firenze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.b3d1lws5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5520,228 +5690,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining Knowledge and Governing its Infrastructure in the Digital Age: An Integrated View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Knowledge in the Digital Age: A Study of Researchers’ Information-Browsing Practices in Digital Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d’une lecture de Platon. Du supplément à l’aveuglement selon Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5751,299 +5921,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et sciences citoyennes : vers une alliance féconde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un principe de diversité épistémique dans le processus d’élaboration des décisions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/1278v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut déconstruire la philosophie spontanée des ingénieurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6053,4636 +6223,4636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Poste de Lecture Assisté par Ordinateur (PLAO) : une utopie numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’infrastructure comme instrument de mise en œuvre des politiques publiques d’accès ouvert. Le cas d’OpenEdition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages, usagers et utopies : la place des publics dans la Bibliothèque de France (1988-1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Faire des sciences sociales sous pression(s). Injonctions, intermédiations et appropriations des politiques de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Lab; Mesopolhis, Mar 2026, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528916v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infrastructure comme instrument de mise en œuvre des politiques publiques d’accès ouvert. Le cas d’OpenEdition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Poste de Lecture Assisté par Ordinateur (PLAO) : une utopie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire des sciences sociales sous pression(s). Injonctions, intermédiations et appropriations des politiques de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenEdition Lab; Mesopolhis, Mar 2026, Aix-en-Procence, France</w:t>
+              <w:t xml:space="preserve">Usages, usagers et utopies : la place des publics dans la Bibliothèque de France (1988-1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571056v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnifying Open Science: Case studies and narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universität Berlin, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialettica dell'infrastruttura. Il caso delle piattaforme di scienza aperta di OpenEdition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensare nell’era del dato, III° Ciclo seminariale dell’“Osservatorio sui saperi umanistici” su trasformazioni digitali, intelligenza artificiale e Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto per la Storia del Pensiero Filosofico e Scientifico Moderno (ISPF-CNR), Mar 2026, Naples, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10036402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de lecture : observation des usages, outils de navigation, table ronde &amp;quot;Quelle bibliothèque SAVOIRS pour le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses numériques de la lecture. Lancement de la nouvelle plateforme SAVOIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des données et SHS, un enjeu de légitimation dans une perspective historique</w:t>
+                <w:t xml:space="preserve">OpenEdition Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde aux Journées du CIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494766v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition Lab</w:t>
+                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">DHNord 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008178v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
+                <w:t xml:space="preserve">Ouverture des données et SHS, un enjeu de légitimation dans une perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Table ronde aux Journées du CIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419535v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sommet qui cache la montagne ou sur les pas des scientifiques du XVIIIe siècle pour reconstituer la découverte du mont Buet dans le massif du Giffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Festival d'histoire de la montagne - Expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée dauphinois, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découvrabilité comme &amp;quot;prise&amp;quot; - Pratiques de détournement du moteur de recherche de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrabilité des contenus culturels et scientifitques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlaet, Lise; Delaporte, Chloé, Jan 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier : Faire l’analyse critique d'un pipeline d’analyse de données</w:t>
+                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681543v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149955v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Camile</w:t>
+                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852281v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+                <w:t xml:space="preserve">Atelier : Faire l’analyse critique d'un pipeline d’analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681536v1</w:t>
+                <w:t xml:space="preserve">hal-04681543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Apartis</w:t>
+                <w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712998v1</w:t>
+                <w:t xml:space="preserve">hal-04852281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apartis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654594v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Are Not New</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Strandgaard Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Maryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires CINaM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593755v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Are Not New</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Séminaires CINaM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510302v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux des SHS face aux infrastructures de données ouvertes. Retour d’expérience sur un projet en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de la donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adele Helpdesk, Unistra, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Poste de Lecture Assisté par Ordinateur (P.L.A.O.) au schéma numérique. Trois étapes de la re-médiation de la BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition Lab; BnF; Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l’histoire expérimentale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THEMTECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lausanne, EPFL, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349624v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349649v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349617v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072760v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202774v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349651v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210657v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Ecology of Open Science Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du CIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Digital Libraries as Open Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief History of the Legitimacy of Gallica throughout its Design and Development</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustaining Knowledge and Its Infrastructure: Digital knowledge infrastructures at the crossroads of governance practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHST, EPFL, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073492v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072757v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072740v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">A Brief History of the Legitimacy of Gallica throughout its Design and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Sustaining Knowledge and Its Infrastructure: Digital knowledge infrastructures at the crossroads of governance practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHST, EPFL, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072813v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du P.L.A.O. à Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler en salle de lecture à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Muller; Frédéric Clavert; Université Rennes 2, Mar 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier le cyberespace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Campus Condorcet, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
+                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073081v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316998v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072825v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
+                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072853v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des embranchements originaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographier les pratiques en régime numérique : enjeux et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfonso Castellanos; Stéphane Costantini; Aube Richebourg; Maël Péneau; Centre Georg Simmel, EHESS; Centre Maurice Halbwachs, ENS Ulm, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviani’s Enigma through the Prism of Correspondence Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Discourse between Collaboration and Dispute: Mathematical Networks in the Leibnizian Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Wahl; Philip Beeley; Gottfried Wilhelm Leibniz Bibliothek, Aug 2021, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val-d’Arno sous les yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces d'observation à l'époque moderne (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalia Deias; Université de Bordeaux, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
+                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072847v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
+                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072962v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Transplanting the human mind into inanimate matter”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Science, Sep 2020, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Material Archaeology of Computational Thinking from Leibniz Onwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSSuisse20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LHST, EPFL, Mar 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Heir or First Engineer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Politics, and Faith in the Seventeenth Century: The World of the Galileans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federia Favino; Stanford University, Feb 2020, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plea for an Ecology of Savant Practices</w:t>
+                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural knowledge ESHS First Young Scholars Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073144v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media et milieux en histoire et anthropologie des savoirs</w:t>
+                <w:t xml:space="preserve">A Paper Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Jacob; EHESS, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073152v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paper Milieu</w:t>
+                <w:t xml:space="preserve">Plea for an Ecology of Savant Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
+              <w:t xml:space="preserve">Transcultural knowledge ESHS First Young Scholars Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073139v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
+                <w:t xml:space="preserve">Media et milieux en histoire et anthropologie des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; EHESS, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073158v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Disegno as a Form of Mathematization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientiæ, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Paper Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and the Knowing Body: Material Practices of Science in a Global Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Uppsala Universitet, Apr 2019, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost-in-Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historicity of the Visuality and Image History: New Forms of Digital and Visual History/Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Urban History, Nov 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientiæ, May 2018, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soothing Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for the History of Science Postgraduate Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for the History of Science, Apr 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
+                <w:t xml:space="preserve">Paper Minds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
+              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073376v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper Minds</w:t>
+                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073379v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anthropological Glance at the Writing and Conservation of Mechanical Research Notebooks of the Late Seventeenth-Century Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the History of Technology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the History of Technology, Jun 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie baroque de l’aspirant géomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une nouvelle histoire des savoirs : réflexivité, hybridation, universalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; EHESS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10692,151 +10862,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données de l'EquipEx+ COMMONS (2.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Daret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseile Université; EHESS; Université de Caen - Basse Normandie; Université d'Avignon et des Pays de Vaucluse; Open Edition. 2023, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10846,114 +11016,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprits de papier. Une histoire matérielle du travail savant à travers les brouillons de Viviani et Leibniz (ca. 1650-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. European University Institute; EHESS, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11021,51 +11191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48DEED82"/>
+    <w:nsid w:val="88D2A2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11169,51 +11339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9504684B"/>
+    <w:nsid w:val="EB677609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11403,51 +11573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jep.7803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Museo Galileo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biblioteca Nazionale Centrale Di Firenze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d1lws5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10036402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jep.7803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guhennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wci&#347;lik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Museo Galileo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biblioteca Nazionale Centrale Di Firenze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d1lws5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10036402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>