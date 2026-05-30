--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1999,2719 +1999,2957 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Infrastructures Have Epistemologies? Studying an Open Access Infrastructure for SSH from Within</w:t>
+                <w:t xml:space="preserve">Venturing into the noise: Discoverability practices of open scholarly resources on a national digital library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29 (1), </w:t>
+              <w:t xml:space="preserve">Library and Information Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (2-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3998/jep.7803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lisr.2026.101413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594988v1</w:t>
+                <w:t xml:space="preserve">hal-05625781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la liquidité des données. Plongements dans un milieu navigable et herméneutique(s) de l’espace latent</w:t>
+                <w:t xml:space="preserve">Do Infrastructures Have Epistemologies? Studying an Open Access Infrastructure for SSH from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Guhennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/jep.7803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05611568v1</w:t>
+                <w:t xml:space="preserve">hal-05594988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
+                <w:t xml:space="preserve">La fabrique de la liquidité des données. Plongements dans un milieu navigable et herméneutique(s) de l’espace latent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guhennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343139v1</w:t>
+                <w:t xml:space="preserve">hal-05611568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Chapron, La Vie dans les papiers. Jean-François Séguier, 1703-1784, Bâle, Schwabe, 2024, 269 p., ISBN 978-3-7965-5056-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 72-4, pp.179 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.724.0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05430474v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.68-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372182v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Prinzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12862/Lab25DMS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226583v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
+                <w:t xml:space="preserve">Du Poste de Lecture Assistée par Ordinateur (P.L.A.O.) au schéma numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125113v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIè siècle. Du papier au laiton : les nombreuses matérialités de la machine à calculer de Leibniz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Yagmur Ilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthology of Computers and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Computational Humanities Research 2025, 3, pp.1372 - 1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/imynsefqce1n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343169v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science in action. Un dialogo su scienza aperta, infrastrutture e pratiche della ricerca</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir l’archive par le travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratorio dell'ISPF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405045v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
+                <w:t xml:space="preserve">Converser avec des « quasi-collègues ». L’entretien comme outil d’objectivation des pratiques et de construction d’une identité professionnelle en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Faïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3834</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799561v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les savoirs à l'ère numérique Pour une ethnographie des pratiques informationnelles sur Gallica</w:t>
+                <w:t xml:space="preserve">Mediating Science in the Mountain: Rethinking the Historian’s Craft through Digital Public Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347149v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+                <w:t xml:space="preserve">Discoverability in a Digital Library: A Study of &amp;quot;Rabbit Holes&amp;quot; within Gallica's Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+                <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Computational Humanities Research 2023, 3558, pp.111-134</w:t>
+              <w:t xml:space="preserve">, 2024, 3834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301567v1</w:t>
+                <w:t xml:space="preserve">hal-04799561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with History</w:t>
+                <w:t xml:space="preserve">Naviguer dans les savoirs à l'ère numérique Pour une ethnographie des pratiques informationnelles sur Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.14146⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.16108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141303v1</w:t>
+                <w:t xml:space="preserve">hal-04347149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (1), pp.191-192</w:t>
+              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computational Humanities Research 2023, 3558, pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04148618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
+                <w:t xml:space="preserve">Experimenting with History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.14146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038168v1</w:t>
+                <w:t xml:space="preserve">hal-04141303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leibniz en Créateur. Un regard matériel sur sa machine à calculer</w:t>
+                <w:t xml:space="preserve">Mario Biagioli, Galilée et ses publics. Instruments, images et culture du secret (Strasbourg : Presses universitaires de Strasbourg, 2022), tr. fr. Alcime Steiger, révisée par Émilie Dauphiné, préface d’Antonella Romano, 14 × 21,5 cm, 464 p., 19 fig., bibliogr., index nominum, tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs le fil des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (1), pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03715691v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">A Posthumous Rivalry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LVII (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072681v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719239v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Leibniz read Pascal’s Geometry: The Practice of Reading as Hybrid Hermeneutics in the Materiality of Leibniz’s Pascaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715633v1</w:t>
+                <w:t xml:space="preserve">hal-03719239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
+                <w:t xml:space="preserve">Leibniz en Créateur. Un regard matériel sur sa machine à calculer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs le fil des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715643v1</w:t>
+                <w:t xml:space="preserve">hal-03715691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science on the Summit: Exploring Scientific Tourism Through the Lens of Eighteenth Century Mountain Ascents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.10265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715689v1</w:t>
+                <w:t xml:space="preserve">hal-03715633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un milieu d’encre et de papier. Brouillons, notes et papiers de travail dans les archives personnelles de Vincenzio Viviani (1622-1703)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, III-10, pp.21-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130624v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Spéculations accélérationnistes »,[ recension de ] Bratton B.H., Le Stack. Plateformes, logiciel et souveraineté, traduit de l’américain par Christophe Degoutin, Grenoble : Université Grenoble Alpes Éditions, coll. « Savoirs littéraires et imaginaires scientifiques », 2019,</w:t>
+                <w:t xml:space="preserve">« Portrait de Certeau en ”homme de revue” », recension de Freijomil A.G., Arts de braconner. Une histoire matérielle de la lecture chez Michel de Certeau, Paris : Garnier classiques, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715680v1</w:t>
+                <w:t xml:space="preserve">hal-03715689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compas dans l’œil : la « mécanique géométrique » de Viviani au chevet de la coupole de Brunelleschi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Milieux, media, écologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lieux et milieux de savoir, III (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715681v1</w:t>
+                <w:t xml:space="preserve">hal-03130624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
+                <w:t xml:space="preserve">« Spéculations accélérationnistes »,[ recension de ] Bratton B.H., Le Stack. Plateformes, logiciel et souveraineté, traduit de l’américain par Christophe Degoutin, Grenoble : Université Grenoble Alpes Éditions, coll. « Savoirs littéraires et imaginaires scientifiques », 2019,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Politics</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03715685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
+                <w:t xml:space="preserve">Le compas dans l’œil : la « mécanique géométrique » de Viviani au chevet de la coupole de Brunelleschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (1), pp.5-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.731.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03715676v1</w:t>
+                <w:t xml:space="preserve">hal-03715681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
+                <w:t xml:space="preserve">An Ink-and-Paper Automaton: The Conceptual Mechanization of Cognition and the Practical Automation of Reasoning in Leibniz’s De Affectibus (1679)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03715674v1</w:t>
+                <w:t xml:space="preserve">hal-03715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+                <w:t xml:space="preserve">Recension de Flavia Marcacci, Cieli in contraddizione: Giovanni Battista Riccioli e il terzo sistema del mondo. Perugia: Aguaplano, 2018. Pp. 257. ISBN 978-8-8858-0311-4. €20.00 (paperback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cromohs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">British Journal for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.707-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007087419000694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715656v1</w:t>
+                <w:t xml:space="preserve">hal-03715676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de Françoise Waquet, Une histoire émotionnelle du savoir. XVIIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.33864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Recension de] Raphaële Garrod, &amp;quot;Cosmographical Novelties in French Renaissance Prose (1550—1630) Dialectic and Discovery&amp;quot;, Turnhout, Brepols Publishers, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cromohs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Cromohs-20143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savante Passion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Emouvoir, 8 (1), pp.160-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peak that Hides the Mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Gabriel Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin de Mourat; Elie Petit; Donato Ricci; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Engagement: Challenging the Materiality of Participatory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Annexe / médialab, pp.130-135, 2026, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7. OpenEdition as a Governed Milieu: Towards an Ecological Understanding of Open Digital Knowledge Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Open Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Open Book Publishers, pp.137-160, 2026, Digital Humanities Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11647/OBP.0528.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05636046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et milieux de savoir : pour une écologie des pratiques savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III-10, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cahierscfv.376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,176 +4959,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Images in Early-Modern Mixed Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20791-9_352-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVIANI FRANCHI, Vincenzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istituto dell’Enciclopedia Italiana (dir.), Dizionario biografico degli Italiani, Rome : Treccani, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4900,357 +5138,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Ecological Metaphors in Discourses on Open Science using LLMs and Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Ilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Navigation on an Open Science Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities (DH2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisboa Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down the Rabbit Hole: Discoverability in a Digital Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Tettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. CHR 2024: Computational Humanities Research Conference, pp.1324 - 1330, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Orient Oneself in Thinking in the Digital Era: A mixed-methods ethnography of researchers' navigational practices on Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH-CH Study Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5260,427 +5498,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Open Science Podcast | S01E10: OpenEdition in context with Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Wnuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wciślik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05610597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription d'un focus group sur les usages du site https://montbuet.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.e9308w1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptions de seize entretiens semi-directifs réalisés avec des usagers de Gallica et OpenEdition au sujet de leurs pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.baf13qbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptions de sept entretiens semi-directifs réalisés avec des usagers de Gallica au sujet de leurs pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.320eu55q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métadonnées de la correspondance de Vincenzio Viviani (1622-1703)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museo Galileo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biblioteca Nazionale Centrale Di Firenze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.b3d1lws5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5690,228 +5928,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining Knowledge and Governing its Infrastructure in the Digital Age: An Integrated View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Knowledge in the Digital Age: A Study of Researchers’ Information-Browsing Practices in Digital Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d’une lecture de Platon. Du supplément à l’aveuglement selon Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5921,4938 +6159,5076 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et sciences citoyennes : vers une alliance féconde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un principe de diversité épistémique dans le processus d’élaboration des décisions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/1278v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut déconstruire la philosophie spontanée des ingénieurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infrastructure comme instrument de mise en œuvre des politiques publiques d’accès ouvert. Le cas d’OpenEdition</w:t>
+                <w:t xml:space="preserve">Dialettica dell'infrastruttura. Il caso delle piattaforme di scienza aperta di OpenEdition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire des sciences sociales sous pression(s). Injonctions, intermédiations et appropriations des politiques de la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensare nell’era del dato, III° Ciclo seminariale dell’“Osservatorio sui saperi umanistici” su trasformazioni digitali, intelligenza artificiale e Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto per la Storia del Pensiero Filosofico e Scientifico Moderno (ISPF-CNR), Mar 2026, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10036402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571056v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Poste de Lecture Assisté par Ordinateur (PLAO) : une utopie numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Book as a Catalyst for Infrastructure? The case of OpenEdition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages, usagers et utopies : la place des publics dans la Bibliothèque de France (1988-1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Practicing Experimental Books: Celebrating Copim’s Book Pilots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528916v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Open Science from Within</w:t>
+                <w:t xml:space="preserve">L’infrastructure comme instrument de mise en œuvre des politiques publiques d’accès ouvert. Le cas d’OpenEdition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnifying Open Science: Case studies and narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität Berlin, Mar 2026, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Faire des sciences sociales sous pression(s). Injonctions, intermédiations et appropriations des politiques de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Lab; Mesopolhis, Mar 2026, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571052v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialettica dell'infrastruttura. Il caso delle piattaforme di scienza aperta di OpenEdition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Poste de Lecture Assisté par Ordinateur (PLAO) : une utopie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensare nell’era del dato, III° Ciclo seminariale dell’“Osservatorio sui saperi umanistici” su trasformazioni digitali, intelligenza artificiale e Digital Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Usages, usagers et utopies : la place des publics dans la Bibliothèque de France (1988-1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF, Feb 2026, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571066v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours de lecture : observation des usages, outils de navigation, table ronde &amp;quot;Quelle bibliothèque SAVOIRS pour le futur ?</w:t>
+                <w:t xml:space="preserve">How are an ecosystem, a library, and data related?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses numériques de la lecture. Lancement de la nouvelle plateforme SAVOIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Matter, Media, Milieu: Ecologies of Writing and Making from Early Modernity to the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419120v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05637517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition Lab</w:t>
+                <w:t xml:space="preserve">Studying Open Science from Within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Magnifying Open Science: Case studies and narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität Berlin, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008178v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des données et SHS, un enjeu de légitimation dans une perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Table ronde aux Journées du CIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163002v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
+                <w:t xml:space="preserve">Les parcours de lecture : observation des usages, outils de navigation, table ronde &amp;quot;Quelle bibliothèque SAVOIRS pour le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses numériques de la lecture. Lancement de la nouvelle plateforme SAVOIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419535v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des données et SHS, un enjeu de légitimation dans une perspective historique</w:t>
+                <w:t xml:space="preserve">OpenEdition Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde aux Journées du CIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Kick-off projet OSYR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494766v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne ou sur les pas des scientifiques du XVIIIe siècle pour reconstituer la découverte du mont Buet dans le massif du Giffre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les Bots Déjouent l'Apprentissage : Enjeux et Défis de la Détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsine Aabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Festival d'histoire de la montagne - Expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée dauphinois, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044668v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découvrabilité comme &amp;quot;prise&amp;quot; - Pratiques de détournement du moteur de recherche de Gallica</w:t>
+                <w:t xml:space="preserve">Histoire d'OpenEdition : startup - infrastructure - écosystème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découvrabilité des contenus culturels et scientifitques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verlaet, Lise; Delaporte, Chloé, Jan 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DHNord 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992187v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne ou sur les pas des scientifiques du XVIIIe siècle pour reconstituer la découverte du mont Buet dans le massif du Giffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">1er Festival d'histoire de la montagne - Expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée dauphinois, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654594v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+                <w:t xml:space="preserve">La découvrabilité comme &amp;quot;prise&amp;quot; - Pratiques de détournement du moteur de recherche de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Découvrabilité des contenus culturels et scientifitques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlaet, Lise; Delaporte, Chloé, Jan 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681536v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Apartis</w:t>
+                <w:t xml:space="preserve">OpenEdition and its Governed Milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712998v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier : Faire l’analyse critique d'un pipeline d’analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur les pistes de recherches et reproductibilité du projet Virtuel Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtuel Mucem, journée de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chassez la théorie... Production, stockage et partage des données de la recherche au LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Troisième école d'été "Modélisation des Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ModMat, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510302v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Are Not New</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apartis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Gruson-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires CINaM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593755v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux des SHS face aux infrastructures de données ouvertes. Retour d’expérience sur un projet en SIC</w:t>
+                <w:t xml:space="preserve">Data Are Not New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de la donnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adele Helpdesk, Unistra, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaires CINaM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781983v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Poste de Lecture Assisté par Ordinateur (P.L.A.O.) au schéma numérique. Trois étapes de la re-médiation de la BnF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigating Paradoxes in Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Strandgaard Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Maryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Winters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenEdition Lab; BnF; Mucem, Dec 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Exploring Epistemic Virtues and Vices: Data, Infrastructures, and Episteme between Collaboration and Exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Fickers; Harald Kümmerle; Valérie Schafer, Mar 2024, Université du Luxembourg, Belval, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852269v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de l’histoire expérimentale des sciences</w:t>
+                <w:t xml:space="preserve">Les matériaux des SHS face aux infrastructures de données ouvertes. Retour d’expérience sur un projet en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THEMTECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lausanne, EPFL, Suisse</w:t>
+              <w:t xml:space="preserve">Atelier de la donnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adele Helpdesk, Unistra, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627052v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
+                <w:t xml:space="preserve">Du Poste de Lecture Assisté par Ordinateur (P.L.A.O.) au schéma numérique. Trois étapes de la re-médiation de la BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La re-médiation des collections à la BnF et au Mucem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Lab; BnF; Mucem, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349651v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">Faire de l’histoire expérimentale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">THEMTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lausanne, EPFL, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210657v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numériser une bibliothèque : collections, espaces, sociabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La re-médiation du patrimoine à la BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Dumas Primbault, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349624v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Trajectories of engagement: Public Participation, Material Production and Digital Environments in the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Severo; Robin de Mourat; Alex Pellier, Sep 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349649v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
+                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072760v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Topological Data Analysis of Navigation Paths within Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202774v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter l’espace de Gallica</w:t>
+                <w:t xml:space="preserve">S’orienter dans une bibliothèque numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux d’étude et de la recherche aujourd’hui : entre fonctions sociales et fonctions documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Floriane Zaslavsky; Irène Bastard, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences métiers Master IMST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349617v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Ecology of Open Science Infrastructures</w:t>
+                <w:t xml:space="preserve">Les expéditions scientifiques genevoises sur le mont Buet au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du CIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Association des Amis du Vieux Chamonix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349611v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Digital Libraries as Open Spaces</w:t>
+                <w:t xml:space="preserve">Matérialiser la raison computationnelle au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">La digitalisation du Monde. Continuités et ruptures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joulian, Frédéric; Carraro, Flavia; Nova, Nicolas, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157651v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">On the Ecology of Open Science Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées annuelles du CIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072757v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
+                <w:t xml:space="preserve">Understanding Digital Libraries as Open Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072740v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
+                <w:t xml:space="preserve">A Brief History of the Legitimacy of Gallica throughout its Design and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Sustaining Knowledge and Its Infrastructure: Digital knowledge infrastructures at the crossroads of governance practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHST, EPFL, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072813v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief History of the Legitimacy of Gallica throughout its Design and Development</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustaining Knowledge and Its Infrastructure: Digital knowledge infrastructures at the crossroads of governance practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHST, EPFL, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférences du Musée d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence-Isaline Stahl-Gretsch; Stéphane Fischer; Musée d'histoire des sciences de la ville de Genève, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073492v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du P.L.A.O. à Gallica</w:t>
+                <w:t xml:space="preserve">“Methodological Criss-Crossing”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler en salle de lecture à l’ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Muller; Frédéric Clavert; Université Rennes 2, Mar 2022, Rennes - Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">Social Sciences &amp; Computer Science: A Dialogue around Data and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maël Pegny; Eberhard Karls Universität Tübingen, Carl Friedrich von Weiszäcker Zentrum Department, Nov 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072753v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le cyberespace ?</w:t>
+                <w:t xml:space="preserve">Le sommet qui cache la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Campus Condorcet, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire "L'expérience des techniques : collections, reconstitutions, savoirs et savoir-faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliane Hilaire-Pérez, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072749v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
+                <w:t xml:space="preserve">Du P.L.A.O. à Gallica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Travailler en salle de lecture à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Muller; Frédéric Clavert; Université Rennes 2, Mar 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072853v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
+                <w:t xml:space="preserve">Cartographier le cyberespace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Campus Condorcet, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073081v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du bureau du souverain au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316998v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
+                <w:t xml:space="preserve">Expérimenter avec l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conférences publiques de la Société vaudoise des sciences naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société vaudoise des sciences naturelles, May 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072825v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des embranchements originaux »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Deluc barometer and Genevan science on Mont Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Mihailescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographier les pratiques en régime numérique : enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfonso Castellanos; Stéphane Costantini; Aube Richebourg; Maël Péneau; Centre Georg Simmel, EHESS; Centre Maurice Halbwachs, ENS Ulm, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Experimenting the Early Modern Elements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University, Mar 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072821v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviani’s Enigma through the Prism of Correspondence Networks</w:t>
+                <w:t xml:space="preserve">A Collegial Rivalry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Discourse between Collaboration and Dispute: Mathematical Networks in the Leibnizian Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Wahl; Philip Beeley; Gottfried Wilhelm Leibniz Bibliothek, Aug 2021, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">Borelli, Reloaded: Contexts and Networks in Seventeenth-Century Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Favino; Sapienza Università, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072842v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Val-d’Arno sous les yeux</w:t>
+                <w:t xml:space="preserve">« Des embranchements originaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayrem Kaabachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces d'observation à l'époque moderne (XVe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalia Deias; Université de Bordeaux, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ethnographier les pratiques en régime numérique : enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfonso Castellanos; Stéphane Costantini; Aube Richebourg; Maël Péneau; Centre Georg Simmel, EHESS; Centre Maurice Halbwachs, ENS Ulm, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072850v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
+                <w:t xml:space="preserve">Viviani’s Enigma through the Prism of Correspondence Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Scientific Discourse between Collaboration and Dispute: Mathematical Networks in the Leibnizian Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Wahl; Philip Beeley; Gottfried Wilhelm Leibniz Bibliothek, Aug 2021, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072962v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
+                <w:t xml:space="preserve">Le Val-d’Arno sous les yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Espaces d'observation à l'époque moderne (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalia Deias; Université de Bordeaux, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072847v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Transplanting the human mind into inanimate matter”</w:t>
+                <w:t xml:space="preserve">Démarches intellectuelles et parcours de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2020, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Socio-informatique des alertes et des controverses. Méth- odes numériques pour l’analyse des processus collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francis Chateauraynaud; Josquin Debaz; EHESS, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073100v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Material Archaeology of Computational Thinking from Leibniz Onwards</w:t>
+                <w:t xml:space="preserve">A Trojan Horse across the Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSSuisse20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHST, EPFL, Mar 2020, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">British Society for the History of Mathematics / Canadian Society for the History and Philosophy of Mathematics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Andrews University, Scotland, Jul 2021, Saint Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073096v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Heir or First Engineer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Politics, and Faith in the Seventeenth Century: The World of the Galileans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federia Favino; Stanford University, Feb 2020, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
+                <w:t xml:space="preserve">“Transplanting the human mind into inanimate matter”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2020, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073158v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paper Milieu</w:t>
+                <w:t xml:space="preserve">A Material Archaeology of Computational Thinking from Leibniz Onwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">HSSuisse20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHST, EPFL, Mar 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073139v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plea for an Ecology of Savant Practices</w:t>
+                <w:t xml:space="preserve">Lost-in-Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural knowledge ESHS First Young Scholars Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Historicity of the Visuality and Image History: New Forms of Digital and Visual History/Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Urban History, Nov 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073144v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media et milieux en histoire et anthropologie des savoirs</w:t>
+                <w:t xml:space="preserve">Remediating the Divide between Art and Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Jacob; EHESS, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Oxford Art-Science Conference 2019 ‘‘Interrogating the Art-Science Relationship”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford, May 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073152v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentine Disegno as a Form of Mathematization</w:t>
+                <w:t xml:space="preserve">Plea for an Ecology of Savant Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scientiæ, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Transcultural knowledge ESHS First Young Scholars Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073150v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Paper Tools</w:t>
+                <w:t xml:space="preserve">Media et milieux en histoire et anthropologie des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and the Knowing Body: Material Practices of Science in a Global Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Uppsala Universitet, Apr 2019, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; EHESS, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073165v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost-in-Transcription</w:t>
+                <w:t xml:space="preserve">A Paper Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historicity of the Visuality and Image History: New Forms of Digital and Visual History/Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center for Urban History, Nov 2019, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">Transcultural knowledge. ESHS Young Scholars Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073108v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Theory</w:t>
+                <w:t xml:space="preserve">Florentine Disegno as a Form of Mathematization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientiæ, May 2018, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">, Scientiæ, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073277v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soothing Knowledge</w:t>
+                <w:t xml:space="preserve">The Practice of Paper Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Science Postgraduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for the History of Science, Apr 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Science and the Knowing Body: Material Practices of Science in a Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uppsala Universitet, Apr 2019, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073282v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper Minds</w:t>
+                <w:t xml:space="preserve">The Practice of Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Scientiæ: Disciplines of Knowing in the Early Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientiæ, May 2018, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073379v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
+                <w:t xml:space="preserve">Soothing Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
+              <w:t xml:space="preserve">British Society for the History of Science Postgraduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for the History of Science, Apr 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073376v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropological Glance at the Writing and Conservation of Mechanical Research Notebooks of the Late Seventeenth-Century Italy</w:t>
+                <w:t xml:space="preserve">Paper Minds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the History of Technology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the History of Technology, Jun 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">“Words are all we have” The Book: History, Knowledge &amp; Technology. The Voyage. The 5th International Summit of the Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073383v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional Paper Minds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technicity.Temporality.Embodiment The 10th International Somatechnics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somatechnics, Dec 2016, Byron Bay, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Anthropological Glance at the Writing and Conservation of Mechanical Research Notebooks of the Late Seventeenth-Century Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the History of Technology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the History of Technology, Jun 2016, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie baroque de l’aspirant géomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une nouvelle histoire des savoirs : réflexivité, hybridation, universalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Jacob; EHESS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10862,151 +11238,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données de l'EquipEx+ COMMONS (2.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Daret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseile Université; EHESS; Université de Caen - Basse Normandie; Université d'Avignon et des Pays de Vaucluse; Open Edition. 2023, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11016,114 +11392,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprits de papier. Une histoire matérielle du travail savant à travers les brouillons de Viviani et Leibniz (ca. 1650-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dumas Primbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. European University Institute; EHESS, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11191,51 +11567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88D2A2D7"/>
+    <w:nsid w:val="A42F8D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11339,51 +11715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB677609"/>
+    <w:nsid w:val="883DCF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11573,51 +11949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jep.7803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guhennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wci&#347;lik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Museo Galileo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biblioteca Nazionale Centrale Di Firenze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d1lws5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10036402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/simon-dumas-primbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0012-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="themes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="postes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="projets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="enseignement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="supervision" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doctoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mediation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sommaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/paredo-shs-2024-2027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/projets-passes/observatoire-des-usages-projet-communs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lab.hypotheses.org/repenser-la-recherche-scientifique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.hypotheses.org/projets/science-ouverte/sapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://montbuet.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/eloge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/Viviani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/LHST-EPFL/TDA-Gallica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lisr.2026.101413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jep.7803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guhennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.724.0180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Prinzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12862/Lab25DMS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Yagmur Ilba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/imynsefqce1n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Mihailescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tettoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrem Kaabachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Gabriel Mihailescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.387" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.731.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007087419000694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Cromohs-20143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0528.07" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_352-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Ilba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840530v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wci&#347;lik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e9308w1d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.baf13qbk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.320eu55q" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Museo Galileo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biblioteca Nazionale Centrale Di Firenze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.b3d1lws5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1278v" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Miqueu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10036402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berm&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05637517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163002v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Strandgaard Jensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Sanyal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Winters" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073150v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542731v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Cannet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03715671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>